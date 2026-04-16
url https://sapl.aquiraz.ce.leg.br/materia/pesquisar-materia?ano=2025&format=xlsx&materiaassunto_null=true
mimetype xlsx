--- v0 (2025-12-24)
+++ v1 (2026-04-16)
@@ -10,6453 +10,6459 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6247" uniqueCount="2880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6247" uniqueCount="2882">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2006/parecer_previo_115_2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2006/parecer_previo_115_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas de governo da Prefeitura Municipal de Aquiraz, exercício de 2022.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
     <t>Bruno Barros Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1885/pelom_001-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1885/pelom_001-20251.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica  do Município de Aquiraz, de 30 de junho de 2014 e dá outras providências na forma que indica. (Com 1 Emenda)</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2125/pelom_n._002-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2125/pelom_n._002-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 15 da Lei Orgânica do Município de Aquiraz na forma que indica.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Alteração do §1° e a revogação do §2°, ambos do artigo 89 do Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1953/plc_002-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1953/plc_002-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.05/2013, que dispõe sobre o Código Tributário do Município, permitindo a revisão da Planta Genérica de Valores (PGV) por decreto do Prefeito Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2289/plc_003-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2289/plc_003-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Complementar n. 005, de 22 de novembro de 2013, que dispõe sobre o Sistema Tributário Municipal, para incluir o Imposto sobre Bens e Serviços (IBS) e dá outras providências.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2290/plc_004-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2290/plc_004-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n. 005, de 22 de novembro 2013, que instituiu o Código Tributário do Município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2291/plc_005-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2291/plc_005-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2292/plc_006-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2292/plc_006-20251.pdf</t>
   </si>
   <si>
     <t>Altera a redação do subitem 10.06 da Lista de Serviços constante do Anexo VII da Lei Complementar Municipal n. 005, de 22 de novembro de 2013, com a redação dada pela Lei Complementar n. 013, de 09 de novembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2288/plc_007-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2288/plc_007-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contribuição de iluminação pública (CIP) e altera a Lei Complementar n. 005/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_001-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_001-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.713/2024, visando reajustar o vencimento básico dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1533/pl_002-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1533/pl_002-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do art. 16, da Lei n.º 1.680/2023, de 29 de novembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1566/pl_003-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1566/pl_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa e organizacional do Poder Executivo Municipal, e da outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1569/pl_004-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1569/pl_004-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público e a doação, com encargos a entidade privada para os fins que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1603/pl_005-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1603/pl_005-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.310/2019, de 11 de Junho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>Neide Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1633/pl_006-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1633/pl_006-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Ruas na localidade de Terra Brasilis, "Rua Paulo Sá", neste município.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>Giselle Façanha</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1634/pl_007-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1634/pl_007-2025.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal do Caseiro e dá outras providências.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1638/pl_009-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1638/pl_009-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n.º 4.320/64, bem como altera a Lei Municipal n.º 1.516/2022 e dá outras providências. (227.000,00).</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Fernando do Picão</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1636/pl_010-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1636/pl_010-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Ozalaia “Zé Olaia”, rua sem denominação oficial, localizada na Comunidade de Tapuio Distrito de João de Castro, neste Município.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_011-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_011-2025.pdf</t>
   </si>
   <si>
     <t>Oficializa a Rua Tibúrcio Targino,  localizada no Centro, neste Município.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>João Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_012-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_012-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Deusimar Siebra Pereira, rua sem denominação oficial, localizada na Comunidade Trairussu, Distrito de Iguape, neste Município.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_014-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_014-2025.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "Outubro Caramelo", destinada à conscientização sobre a importância da castração e combate ao câncer em animais, neste Município.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1723/pl_015-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1723/pl_015-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.042/2013, de 23 de agosto de 2013, e da outras providências.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1724/pl_016-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1724/pl_016-2025.pdf</t>
   </si>
   <si>
     <t>Revisa a tabela vencimental dos profissionais do magistério público da educação básica do município de Aquiraz - Lei 805/2010 e da outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marnei</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1750/pl_017-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1750/pl_017-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua na localidade de Baixa Grande, "Rua James Guimarães Pinto", neste Município.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1805/pl_018-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1805/pl_018-2025.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas na Localidade de Patacas, "Rua Augusto Xavier", e "Rua Maria Augusta" e Rua Maria Stela". neste município.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1765/pl_019-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1765/pl_019-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial para o cargo de Auxiliar de Saúde Bucal-ASB, e dá outras providências.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1799/pl_020-2026.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1799/pl_020-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a compra de veículos para atender a Secretaria Municipal do Trabalho e Assistência Social, e a Secretaria de Agricultura, Pecuária, Aquicultura, Pesca e Recursos Hídricos e dá outras providências.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Airton Assunção</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1806/pl_021-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1806/pl_021-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Professora Matilde Gadelha Ribeira na localidade de Povoado Ribeira, neste município.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1802/pl_022-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1802/pl_022-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.784/2025 de 28 de Janeiro de 2025 e alterações posteriores, que dispõe sobre a estrutura organizacional básica do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1807/pl_023-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1807/pl_023-2025.pdf</t>
   </si>
   <si>
     <t>Institui o conselho municipal de políticas sobre drogas - COMPOD, e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1808/pl_024-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1808/pl_024-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Irmã Ana Assunção da Rocha, localidade de Povoado Ribeira, neste município.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vinícius Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1825/pl_025-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1825/pl_025-2025.pdf</t>
   </si>
   <si>
     <t>Inclui a semana de mutirão de exames as mães atípicas no calendário oficial da cidade, consolidado pela lei n. 1.135/2015.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1826/pl_026-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1826/pl_026-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua na localidade de Patacas, "Rua Raimunda de Freitas Ramos", em Aquiraz neste município.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Chico Carlos</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial de rua José Bernardo de Freitas, na localidade de tapera, neste município</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1842/pl_028-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1842/pl_028-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Localidade de Pau Pombo, "Rua Engenheiro Agrônomo José Expedito Vasconcelos", neste município.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1843/pl_029-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1843/pl_029-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua na localidade de Patacas, "Rua Semente Viva", neste município.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Denomina nome de Praça de Maria Eliane Costa Zaranza de Vasconcelos, localizado na Avenida Elza Moreira - "Tia Elza", mais conhecida como Rua da Praia, no bairro Prainha, indentificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1845/pl_031-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1845/pl_031-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n.º 4.320/64, bem como altera a Lei Municipal n.º 1.781/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1863/pl_032-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1863/pl_032-20251.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa juros e multas nas condições que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Mauricio Matos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1873/pl_033-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1873/pl_033-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial de Rua Bela Fonte II, na localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1884/pl_034-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1884/pl_034-2025.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa as ruas, “Rua Pacifico Norte”, “Rua Pacifico Sul”, “Rua Atlântico Norte”, “Rua Atlântico Sul” e “Rua Indico” localizada na Comunidade de Tapera, neste Município.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Altera a Lei n. 920, de 31 de outubro de 2011, que dispõe sobre os critérios e as formas de transferência e de prestação de contas dos recursos destinados à execução do Programa Municipal Dinheiro Direto na Escola - (PMDDE) e da outras providências.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1893/pl_036-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1893/pl_036-20251.pdf</t>
   </si>
   <si>
     <t>Denomina a rua na localidade de Patacas, "Rua Geralda Soares Falcão", em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1894/pl_037-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1894/pl_037-20251.pdf</t>
   </si>
   <si>
     <t>Denomina a rua na localidade do Pau Pombo, "Rua Osterno Vasconcelos", neste município.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1917/pl_038-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1917/pl_038-2025.pdf</t>
   </si>
   <si>
     <t>Fixa piso salarial para os cargos de Técnico de Raio - X, e dá outras providências.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_039-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_039-2025.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 3º e 11, da lei nº 1.662/2023, de 10 de abril de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_040-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_040-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial a servidores efetivos da Prefeitura Municipal de Aquiraz do ano de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1920/pl_041-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1920/pl_041-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação de Desempenho para o cargo de motorista "B" e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1921/pl_042-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1921/pl_042-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial para o cargo de Maqueiro, e dá outras providências.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1922/pl_043-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1922/pl_043-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 740/2009, de 26 de fevereiro de 2009, que dispõe sobre a criação da Guarda Municipal de Aquiraz, do Poder Executivo do Município dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1923/pl_044-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1923/pl_044-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece e consolida as disposições e o funcionamento da Secretária de Trânsito e Transporte de Aquiraz na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1924/pl_045-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1924/pl_045-2025.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo público efetivo de atendente de serviço médico e reenquadra os respectivos ocupantes no cargo de auxiliar de enfermagem no âmbito da Administração Pública Municipal de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1927/pl_046-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1927/pl_046-2025.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 3º e 8º da Lei n. 1.534, de 30 de março de 2023, regulamenta a escala de trabalho do cargo de condutor de ambulância, e dá outras providências.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1949/pl_047-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1949/pl_047-20251.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas na Localidade de Patacas, "Rua Hemetério Joaquim Sampaio ", neste Município.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1950/pl_48.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1950/pl_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e da outras providências.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1951/pl_049-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1951/pl_049-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal "Entrega Legal" no Município de Aquiraz, destinado à conscientização, acolhimento e apoio a mulheres que desejam entregar seus filhos para adoção de forma legal e protegida, e dá outras providências.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1952/pl_050-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1952/pl_050-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do salário base dos cargos efetivos de arquiteto, engenheiro agrônomo, engenheiro civil, engenheiro eletricista, engenheiro ambiental, técnico em edificações e topógrafo, e dá outras providências.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1968/pl_051-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1968/pl_051-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece as barracas de praia fixas como patrimônio cultural, histórico  e econômico do município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à fotopoluição e à regulamentação do uso de iluminação artificia; em área de desova de tartarugas marinhas no litoral leste do Município de Aquiraz.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1969/pl_053-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1969/pl_053-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do polo de apoio presencial a cursos na modalidade a distância do sistema de universidade aberta do Brasil, no município de Aquiraz e da outras providências</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1970/pl_054-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1970/pl_054-2025.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina o programa Aquirazense pelo mundo no âmbito do município de Aquiraz</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1971/pl_055-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1971/pl_055-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano e autoriza a doação de imóveis com encargos a entidade privada para os fins que indica na conformidade do desenvolvimento econômico e social do município de Aquiraz e da outras providências.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2004/pl_056-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2004/pl_056-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos à entidade privada, para os fins que indica, na conformidade do desenvolvimento econômico e social do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1972/pl_057-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1972/pl_057-2025.pdf</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_058-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_058-2025.pdf</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_059-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_059-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação com encargos de imóvel de propriedade privada do município de Aquiraz-CE à associação Tapera das artes, entidade sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_060-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_060-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomeclatura do cargo de Atendende Dental para auxiliar de Saúde Bucal, extingue o cargo anterior e da outras providências</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1976/pl_061-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1976/pl_061-2025.pdf</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2000/pl_062-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2000/pl_062-2025.pdf</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2001/pl_063-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2001/pl_063-2025.pdf</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2002/pl_064-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2002/pl_064-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos econômicos e fiscais às empresas que realizarem projetos de ampliação de suas atividades no Município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2003/pl_065-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2003/pl_065-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal n. 1.532, de 30 de março de 2023, que autoriza o Município de Aquiraz a firmar Termo de Fomento com o Lar de Crianças Sara e Burton Davis - Lar Davis, e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1997/pl_066-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1997/pl_066-2025.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Rua Carolina Menezes Cavalcante, localizada na Comunidade de Jacundá, neste Município.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Babá</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1977/pl_067-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1977/pl_067-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouros sem denominações oficiais, Rua Nora Ney Cardoso Xavier, Rua Antônia da Silva, Rua Carlos Rodrigues Monteiro e Rua Josimeire Assunção Pereira, no Loteamento Paraíso da Telha I, na Localidade de Telha, Distrito de Camará, neste Município.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1978/pl_068-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1978/pl_068-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Gilberto Rodrigues dos Santos, rua sem denominação oficial, localizada na Comunidade de Telha, distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Peninha</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_069-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_069-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros sem denominações oficiais, Rua Vila São José, Rua Adelina Rodrigues da Costa, Rua Francisquinha Norberto, Rua Neide do Zé Doca, Rua Chico Nenê e Rua José Pinheiro, na localidade de Tapuio, Distrito de João de Castro, neste Município.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1999/pl_070-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1999/pl_070-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua na Localidade de Paracas, "Rua José Humberto Viana Souza", neste Município.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_071-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_071-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos da Guarda Civil Municipal e Agente de Trânsito e Transporte que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2007/pl_072-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2007/pl_072-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a rua na localidade do Pau Pombo, Rua Maria Luzia Adriano, neste município.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2008/pl_073-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2008/pl_073-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da capacitação de profissionais da educação da rede pública municipal para o enfrentamento da violência contra a mulher e sobre a abordagem do tema nas reuniões escolares com pais e responsáveis.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_074-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_074-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal N. 13.935, de 11 de dezembro de 2019, que dispõe sobre a prestação de serviço de psicologia e de serviço social na rede pública de ensino municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_075-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_075-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.799, de 08 de abril de 2025 e alterações posteriores, que dispõe sobre a Estrutura Organizacional Básica do Poder Executivo Municipal e da outras providências.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Alex Lemos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2009/pl_077-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2009/pl_077-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Areninha do Camará de José Assunção Gadelha, localidade de Camará, conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_078-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_078-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal N. 1376/2021, que dispõe sobre a Regularização Fundiária Urbana e cria o Fundo Municipla de Regularização Fundiária do Município de Aquiraz e dá outras providências, na forma que indica.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2031/pl_079-2021.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2031/pl_079-2021.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da Emenda Impositiva n. 006/2024, constante no Anexo II - alterações legislativas da Lei Municipal n. 1.781, de 20 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2033/pl_080-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2033/pl_080-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua Antônio Sales, na Localidade de Patanhem, Distrito de Camará, neste Município.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2034/pl_081-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2034/pl_081-2025.pdf</t>
   </si>
   <si>
     <t>Oficializa/Denomina logradouro sem denominação oficial, Rua Antônio Lucas Soares, na Localidade de Novo Iguape, Distrito de Jacaúna, neste município.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_082-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_082-20251.pdf</t>
   </si>
   <si>
     <t>Denomina a rua na Localidade de Patacas, Rua Ana de Jesus Ferreira, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2037/pl_083-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2037/pl_083-20251.pdf</t>
   </si>
   <si>
     <t>Denomina as ruas na Localidade de Pau Pombo, Rua João Bernardo Torres Vasconcelos e Rua Maria Alice Torres Vasconcelos, neste município.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2038/pl_084-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2038/pl_084-20251.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação de Parque Tecnológico de Data Centers no âmbito do Município de Aquiraz, com a finalidade de fomentar o desenvolvimento científico, tecnológico, econômico e social, centro de dados, a inovação, apoiar a criação e consolidação de startups e empresas de base tecnológica, estimular a interação entre universidades, centro de pesquisa, setor produtivo e poder público, e dá outras providências.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2068/pl_085-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2068/pl_085-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Domingos da Rocha localizada na Comunidade de Picão, neste município.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_086-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_086-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Ferreira Ramos, localizada na Comunidade de Piranha, neste município.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2128/pl_087-2025_ppa_-_2o_turno_compressed.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2128/pl_087-2025_ppa_-_2o_turno_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de governo do Município, para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2095/pl_088-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2095/pl_088-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a Travessa na localidade de Tapera, Travessa Jesus dos Santos Chagas, neste município.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2084/pl_089-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2084/pl_089-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino público e privadas de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2094/pl_090-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2094/pl_090-2025.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas na localidade de Pau Pombo, Rua Marcio Rogério Vasconcelos, Rua José Lúcio Vasconcelos e Rua Terezinha de Jesus Vasconcelos, neste município.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_091-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_091-2025.pdf</t>
   </si>
   <si>
     <t>Altera a destinação da Emenda Impositiva n. 002/2024, constante do anexo II - Alterações Legislativas da Lei Municipal n. 1.781, de 20 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Alderlan Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_092-2025_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_092-2025_2.pdf</t>
   </si>
   <si>
     <t>Institui o circuito aquirazense de vaquejada e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_093-2025_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_093-2025_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua Raimunda Inácio Barbosa, na localidade de Machuca, neste município.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2099/pl_094-2025_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2099/pl_094-2025_2.pdf</t>
   </si>
   <si>
     <t>Institui o circuito aquirazense de cavalgadas e dá outras providências.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_095-2025_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_095-2025_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua José Correia Filho, na localidade de Machuca, neste município.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2101/pl_096-2025_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2101/pl_096-2025_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua Marcos Antônio de Oliveira, na localidade de Machuca, neste município</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_097-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_097-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Anselmo Correias, localizada na Comunidade de Fagundes, Distrito de Tapera, neste Município.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2129/pl_098-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2129/pl_098-2025.pdf</t>
   </si>
   <si>
     <t>Oficializa/denomina de Av. Nossa Senhora de Lourdes e Rua Nossa Senhora de Lourdes localizada no Centro, nesse município.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2130/pl_099-2025.pdf</t>
+  </si>
+  <si>
     <t>Institui o auxílio alimentação, em caráter indenizatório, para os vereadores no âmbito da Câmara Municipal de Aquiraz e da outras providências.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2154/pl_100-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2154/pl_100-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua José Silvestre de Almeida, na localidade de Jucurutú, neste Município.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2155/pl_101-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2155/pl_101-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua Maria Júlia de Almeida, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2156/pl_102-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2156/pl_102-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua Chico Canário, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Ricardsson Santana</t>
   </si>
   <si>
     <t>Institui a Área de Patrimônio turístico Municipal no Pontão do Iguape, no Distrito de Jacaúna, Município de Aquiraz, estabelece proteção do meio ambiente e das barracas depraia dos comerciantes nativos; e da outras providências.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Fixa o piso salarial para os cargos de Turismólogo, e da outras proveniencias.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2172/pl_105-2025_2o_turno_comp.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2172/pl_105-2025_2o_turno_comp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estimativa da receita e fixação da despesa do Município de Aquiraz para o exercício financeiro de 2026. (Com 66 emendas impositivas)</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2173/pl_106-20251.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a doação, com encargos, de imóvel de propriedade do Município de Aquiraz-CE, à Associação Tapera das Artes, entidade sem fins lucrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_107-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_107-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Aquiraz-CE o Serviço de Inspeção Municipal - SIM, de produtos de origem animal destinados ao consumo humano; Cria os procedimentos de inspeção sanitária e dá ouras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Denomina de Rua Sebastião Ferreira Lima na localidade de Galiléia - distrito de Justiniano de Serpa, nesse município.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2200/pl_109-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2200/pl_109-2025.pdf</t>
   </si>
   <si>
     <t>Altera o órgão  executor da Emenda Impositiva n.º 036/2024, constante no anexo II - Alterações Legislativas da Lei Municipal n º 1.781 de 20 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2207/pl_110-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2207/pl_110-20251.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas na Localidade de Tanques, no Distrito de Serpa, "Rua Kadu Vasconcelos", "Rua Tiffanny Vasconcelos", neste Município.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2208/pl_111-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2208/pl_111-20251.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Sem Denominação Oficial, Rua Eliseu Evangelista de Abreu, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2209/pl_112-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2209/pl_112-20251.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Sem Denominação Oficial, Rua Raimundo Marreca, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2210/pl_113-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2210/pl_113-20251.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Sem Denominação Oficial, Rua Chico Riquêta, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_114-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_114-20251.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Sem Denominação Oficial, Rua Chico Cazuza, na localidade de Jucurutú, neste Município.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_115-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_115-20251.pdf</t>
   </si>
   <si>
     <t>Institui a política de prevenção à violência contra educadores do Município de Aquiraz.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2215/pl_116-2025aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2215/pl_116-2025aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de vencimentos-base dos cargos de Cirurgião Dentista - UBS e Cirurgião Dentista - Especialista, padroniza as nomenclaturas dos cargos de odontologia, altera e extingue gratificações, e dá outras providências no Município de Aquiraz.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2216/pl_117-2025aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2216/pl_117-2025aprovado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.344/2019, de 27 de novembro de 2019, que alterou a Lei n. 1.166/2016, de 22 de fevereiro de 2016, para reajustar o valor do repasse mensal do incentivo financeiro adicional destinado aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2217/pl_118-2025aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2217/pl_118-2025aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargo efetivo, o aproveitamento funcional do servidor ativo em outro cargo, o aproveitamento das atribuições e a concessão de gratificação aos servidores ativos, no quadro de pessoal do Município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2218/pl_119-2025aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2218/pl_119-2025aprovado.pdf</t>
   </si>
   <si>
     <t>Institui o incentivo financeiro-educacional aos estudantes matriculados no nono ano do ensino fundamental da rede pública do Município de Aquiraz, visando à permanência, à conclusão escolar, à redução da evasão e à promoção da inclusão social, e dá outras providências.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2235/pl_120-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2235/pl_120-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do artigo 3°, da Lei Municipal nº 1.836/2025, de 24 de junho de 2025, que dispõe sobre a concessão de incentivos econômicos e fiscais às empresas que realizarem projetos de ampliação de suas atividades no Município de Aquiraz, e da outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2219/pl_121-2025aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2219/pl_121-2025aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde do Araças, como "Luzia Soares Evangelista de Lima", no distrito de Patacas, em Aquiraz, neste Município.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2220/pl_122-2025aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2220/pl_122-2025aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina de Bica José Elismar Lopes (Litinho), Bica sem denominação oficial, localizada no Distrito de Iguape, neste Município.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2232/pl_123-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2232/pl_123-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas na Localidade de Tanques, no Distrito de Serpa, "Rua Maria das Flores", "Rua Antônio Quincas", neste Município.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2233/pl_124-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2233/pl_124-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina "Rua na localidade de Fagundes, "Rua José Gutemberg Freitas", neste município.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2234/pl_125-2025_aprovado.pdf</t>
-[...2 lines deleted...]
-    <t>Denomina logradouro público como Rua Nobre a atual Rua Sem Nome Localizada na Glória, localizada de Camará, conforme documentação em anexo. nesta cidade e dá outras providências.</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2234/pl_125-2025_aprovado.pdf</t>
+  </si>
+  <si>
+    <t>Denomina logradouro público como Rua Nobre a atual Rua Sem Nome Localizada na Giboia, localizada de Camará, conforme documentação em anexo. nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2236/pl_126-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2236/pl_126-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro Especializado de Reabilitação - CER no Município de Aquiraz, de “Antônio Fernando Freitas Guimarães", e dá_x000D_
 outras providências."</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2237/pl_127-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2237/pl_127-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Ginásio Poliesportivo Municipal, localizado no Centro, como Ginásio Poliesportivo Municipal Acilon Pinto Gonçalves, e dá outras providências."</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2238/pl_128-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2238/pl_128-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Aquiraz, o Centro de Referência aos diabéticos e dá outras providências.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Peninha, Mauricio Matos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2230/pl_129-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2230/pl_129-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a substituição das sirenes tradicionais por músicas em estabelecimentos educacionais do município de Aquiraz, para reduzir o desconforto de pessoas com Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2243/pl_130-20251.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2243/pl_130-20251.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a celebrar convênios de investimentos e linhas de crédito, junto ao BNDES, para implantação do PMAT, através do Banco do Brasil S.A., oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2245/pl_131-2025_aprovado.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2245/pl_131-2025_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua na Localidade de Tupuiu, Rua Francisco de Assis Diógenes ( Chico Diógenes, neste município.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2247/pl_132-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2247/pl_132-2025.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa na Localidade de Tapera, "Travessa Maria de Abreu Freitas”, “Maria do Zé Ajudante", neste Município.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Denomina as Ruas na Localidade de Tanques, no Distrito de Serpa, "Rua Geraldo Herculano Gomes", "Rua Rita de Cássia Viana Gomes", neste Município.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2249/pl_134-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2249/pl_134-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Aquiraz o Festival do Siri da Prainha, e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2250/pl_135-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2250/pl_135-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Cemitério Público São Pedro o Cemitério sem denominação oficial, localizado no Distrito de Jacaúna, neste Município.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_136-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_136-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Sem Denominação Oficial, Rua José Teixeira Custódio, na localidade de Jucurutú, neste Município.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_137-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_137-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua José Delfino da Cruz, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2260/pl_138-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2260/pl_138-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro Sem Denominação Oficial, Rua Professora Marizita dos Anjos, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2261/pl_139-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2261/pl_139-2025.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro sem denominação oficial, Rua José Misael Saraiva da Cunha, na localidade de Machuca, neste Município.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_140-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_140-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade do desenvolvimento econômico e social do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2270/pl_141-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2270/pl_141-2025.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2271/pl_142-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2271/pl_142-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público e sua permuta com imóvel particular de interesse público deste Município, de acordo com o art. 125 da Lei Orgânica deste Municipio, Lei n° 01/2015, com encargos a entidade privada para os fins que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2272/pl_143-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2272/pl_143-2025.pdf</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2273/pl_144-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2273/pl_144-2025.pdf</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2274/pl_145-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2274/pl_145-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade de implantação de habitações sociais destinadas a pessoas em situação de vulnerabilidade e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2275/pl_146-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2275/pl_146-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal da Juvenude e a Conferência Municipal da Juventude do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2276/pl_147-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2276/pl_147-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal de Juventude do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_148-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_148-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Esporte e Lazer e a Conferência Municipal de Esporte e Lazer do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2278/pl_149-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2278/pl_149-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal de Esporte e Lazer do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2279/pl_150-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2279/pl_150-2025.pdf</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2281/pl_151-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2281/pl_151-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.1.680, de 29 de novembro de 2023, que institui o Programa Bolsa Atleta e Bolsa Técnico no âmbito do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2282/pl_152-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2282/pl_152-2025.pdf</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2283/pl_153-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2283/pl_153-2025.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Especial de natureza remuneratória aos servidores em efetivo exercício na Secretaria de Educação de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2284/pl_154-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2284/pl_154-2025.pdf</t>
   </si>
   <si>
     <t>Oficializa/denomina de Antonio Evanildo Falcão da Silva, localizada no Tapuio, neste Município.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Carlos Cesar</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2285/pl_155-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2285/pl_155-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Joana Rodrigues de Sousa, rua sem denominação oficial, localizada na Comunidade do Beira Sol, Distrito de Serpa, neste Município.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_156-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_156-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Francisco Chagas da Costa uma rua sem denominação oficial, localizada na Comunidade de Lagoa do Mato, Distrito de Serpa, neste Município.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2287/pl_157-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2287/pl_157-2025.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina o programa municipal de melhoramento genético de equinos - Mais Genética Aquiraz, cria o cargo de Técnico Agropecuário e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Marnei, José Airton Assunção</t>
   </si>
   <si>
     <t>Concede título de cidadão de Aquiraz, ao Sr. José Jácome Carneiro Albuquerque.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>Maguin Freitas, José Airton Assunção</t>
   </si>
   <si>
     <t>Concede título de cidadão de Aquiraz, ao Sr; José Nobre Guimarães.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>Maguin Freitas</t>
   </si>
   <si>
     <t>Concede título de cidadão de Aquiraz, ao Sr. Francisco de Assis Diniz.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Giselle Façanha, José Airton Assunção, Maguin Freitas, Marnei, Mauricio Matos, Neide Queiroz, Peninha, Raul do Vandinho, Ricardsson Santana, Vinícius Guimarães</t>
+    <t>Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Giselle Façanha, José Airton Assunção, Maguin Freitas, Marnei, Mauricio Matos, Neide Queiroz, Peninha, Raul Freitas, Ricardsson Santana, Vinícius Guimarães</t>
   </si>
   <si>
     <t>Outorga o título de "Cidadão Aquirazense" a Senhora Ana Carla Ibiapina Meireles.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>Mauricio Matos, Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Giselle Façanha, José Airton Assunção, Maguin Freitas, Marnei, Neide Queiroz, Peninha, Raul do Vandinho, Ricardsson Santana, Vinícius Guimarães</t>
+    <t>Mauricio Matos, Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Giselle Façanha, José Airton Assunção, Maguin Freitas, Marnei, Neide Queiroz, Peninha, Raul Freitas, Ricardsson Santana, Vinícius Guimarães</t>
   </si>
   <si>
     <t>Concede título de cidadão Aquirazense, ao Sr. Acilon Gonçalves Pinto Junior.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Giselle Façanha, José Airton Assunção, Maguin Freitas, Marnei, Mauricio Matos, Neide Queiroz, Raul do Vandinho, Ricardsson Santana, Vinícius Guimarães</t>
+    <t>Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Giselle Façanha, José Airton Assunção, Maguin Freitas, Marnei, Mauricio Matos, Neide Queiroz, Raul Freitas, Ricardsson Santana, Vinícius Guimarães</t>
   </si>
   <si>
     <t>Concede título de cidadão Aquirazense, ao Sr. Bruno Gonçalves.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>Mauricio Matos, Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Diego Queiroz, Fernando do Picão, Giselle Façanha, José Airton Assunção, João Paulo Dantas, Maguin Freitas, Marnei, Neide Queiroz, Peninha, Raul do Vandinho, Ricardsson Santana, Vinícius Guimarães</t>
-[...2 lines deleted...]
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1567/pdl_007-2025.pdf</t>
+    <t>Mauricio Matos, Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Diego Queiroz, Fernando do Picão, Giselle Façanha, José Airton Assunção, João Paulo Dantas, Maguin Freitas, Marnei, Neide Queiroz, Peninha, Raul Freitas, Ricardsson Santana, Vinícius Guimarães</t>
+  </si>
+  <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1567/pdl_007-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão de Aquiraz ao Sr. Luiz Eduardo Studart Gomes Junior.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1568/pdl_008-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1568/pdl_008-2025.pdf</t>
   </si>
   <si>
     <t>Requer Titulo de Cidadão de Aquiraz, ao Sr. (a) Antonio José Aguiar Albuquerque.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1570/pdl_009-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1570/pdl_009-2025.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão de Aquiraz, ao Sr. Jefferson da Silva Benevides.ão de Aquiraz, ao Sr. Jefferson da Silva Benevides.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1571/pdl_010-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1571/pdl_010-2025.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão de Aquiraz ao Sr.  Francisco Riberio Rodrigues.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1635/pdl_011-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1635/pdl_011-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão de Aquiraz, ao Sr. Porto Gurgel Júnior. (Alci Porto).</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1714/pdl_012-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1714/pdl_012-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão De Aquiraz' ao Sr. Eduardo Henrique Maia Bismarck.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1748/pdl_013-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1748/pdl_013-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão de Aquiraz ao Sr. Alexandre Sobreira Cialdini (Alexandre Cialdini).</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>Diego Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1798/pdl_014-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1798/pdl_014-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão de Aquiraz, ao Sr.(o) Davi Faustino de Lima.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1797/pdl_015-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1797/pdl_015-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão de Aquiraz  a Ivon Cavalcante Levy.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1795/pdl_016.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1795/pdl_016.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão De Aquiraz, a Sr.{a} Marta Maria do Socorro Lima_x000D_
 Barros Gonçalves</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1751/pdl_017-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1751/pdl_017-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução de bens móveis inservíveis da Câmara Municipal de Aquiraz.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>COMORC - Comissão de Orçamento, Fiscalização e Administração Pública</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1764/pdl_018-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1764/pdl_018-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas de governo municipal de Aquiraz, exercício 2019. Parecer prévio pela aprovação das contas regular com ressalvas e  recomendações.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1796/pdl_019-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1796/pdl_019-2025.pdf</t>
   </si>
   <si>
     <t>Concede Titulo De Cidadã de Aquiraz, a Sr.{a) Djalma Teixeira Benevídes, na forma que indica.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Dispõe sobre autorização nos termos_x000D_
 do inciso III do art. 14 da Lei Orgânica_x000D_
 do Município de Aquiraz na forma que_x000D_
 indica.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1804/pdl_021-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1804/pdl_021-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bens móveis e material de expediente da Câmara Municipal de Aquiraz, na forma que indica</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1839/pdl_022-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1839/pdl_022-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadão De Aquiraz, ao Dr.  Sebastião Cordeiro Moreira.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1840/pdl_023-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1840/pdl_023-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título De Cidadã De Aquiraz, a Dra.  Sandra Oliveira Guimarães.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1841/pdl_024-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1841/pdl_024-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão de Aquiraz, ao Dr. Silvando Alves Ferreira.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1928/pdl_025-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1928/pdl_025-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de bem móvel de propriedade da Câmara Municipal de Aquiraz à Secretaria de Administração e Planejamento do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas de Governo da Prefeitura Municipal de Aquiraz, exercício financeiro de 2022, de responsabilidade do Sr. Bruno Barros Gonçalves, e da outras providências.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2251/pdl_027-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2251/pdl_027-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de Cidadão de Aquiraz ao senhor Fernando Cirino Gurgel.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2252/pdl_028-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2252/pdl_028-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Aquiraz, ao Sr. Francisco Mardonio de Oliveira Lima.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2253/pdl_029-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2253/pdl_029-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Aquiraz, ao Sr. Emmanoel Peixoto Saraiva Lima.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2254/pdl_030-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2254/pdl_030-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Aquiraz, ao Sr. Rafael Maia Texeira.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2255/pdl_031-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2255/pdl_031-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Aquiraz, ao Sr. Humberto Bruno Queiroz Sena.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2256/pdl_032-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2256/pdl_032-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão de Aquiraz, ao Sr. Vladir Ibiapina Meireles.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2257/pdl_033-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2257/pdl_033-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã de Aquiraz,_x000D_
 a Sra. Katyuscya Maria Arraes Matos.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Altera dispositivos da resolução Nº 002/2016, de 14 de setembro de 2016 - Regimento Interno da Câmara Municipal de Aquiraz, na forma que indica.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de materiais escolares para os alunos das escolas que vierem visitar a Câmara Municipal de Aquiraz, na forma que indica.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2126/pre_003-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2126/pre_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Aquiraz na forma que indica.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_001-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_001-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Poder executivo Municipal, a implantação de camara asfáltica na Área Verde Ville no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_002-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_002-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação de pavimentação de pedra tosca e camada asfáltica na Rua Manuel Moreira Assunção na localidade do Camrá, neste município.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1500/ind_003-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1500/ind_003-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal a revitalização dos Campos de Futebol na Comunidade das Malvinas, Telha, Camará, Área verde do Quinzim, Área verde ville e Oiticica, neste município.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_004-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_004-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação de pavimentação de pedra tosca ou intertravado na localidade do Camará, neste município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_005-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_005-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a construção de uma areninha na localidade de Camará, neste município.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1503/ind_006-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1503/ind_006-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação de camada asfáltica na Area Verde do Quinzim, neste município.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_007-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_007-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a construção de Malvinas, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_008-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_008-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a reforma da praça do Camará, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_009-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_009-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação em pedra tosca e camada asfáltica na Rua José Beneges Cavalcante no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_010-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_010-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação em pedra tosca e camada asfáltica na Rua Aldenora Cardoso Porto no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_011-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_011-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação em pedra tosca na Rua Lírio, na localidade da Baixa Grande, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_012-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_012-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal, a implantação em pedra tosca ou intertravada na Rua João de Castro, na localidade de Tapuio no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_013-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_013-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica de rua Francisco Lourencio, conhecido como Beco da Vassoura, Próximo ao posto de saúde da Telha, na localidade de Telha, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_014-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_014-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentaçã asfaltica da rua conhecida como Beco Do Zé Anjo, na localidade de Telha, no distrito de Camará, nesse municipio.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_015-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_015-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Antonio Ademar Arruda Filho, na localidade da Baixa Grande, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_016-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_016-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Avenida Ademar Arruda , na localidade da Baixa Grande, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_017-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_017-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Areninha na localidade da Telha, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_018-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_018-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentaçã asfaltica da rua Maria Zuila, na Area Verde do Quinzinho, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_019-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_019-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Moacyr Lira, na localidade da Baixa Grande, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_020-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_020-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da rua José Agostinho da Silva (conhecida como rua do pescoço), na localidade de Area Verde Ville no distrito de Camará, nesse município</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>Chico Carlos, Giselle Façanha, Mauricio Matos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_021-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_021-2025.pdf</t>
   </si>
   <si>
     <t>IIndica a implantação/construção de uma creche de tempo integral no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_022-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_022-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a Desapropriação do Imóvel pertencente ao Professor Carlos Fernandes de Lima, Localizado na sede do Distrito de Justiniano de Serpa, com a finalidade da Construção de um Estádio de Futebol, neste município.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_023-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_023-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calcamento ou asfalto para a Rua Oswaldo Correia Assunção na localidade de Pau Branco no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_024-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_024-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a construção de uma Quadra Poliesportiva na localidade do Sítio Guarda no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_025-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_025-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a construção do calcamento para Av. José Nicodemos Assunção (iniciando na CE 040 passando pela Lagoa das Canas e Ribeira, Finalizando no asfalto da Lagoa do Ramos), no Distrito de Justiniano de Serpa, neste município</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_026-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_026-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calcamento ou asfalto para a Rua Francisco Queiroz de Sousa na localidade de Vila Rocha no Distrito de Justiniano de Serpa, neste município</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>José Airton Assunção, Vinícius Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_027-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_027-2025.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação do cemitério público de Aroeira, Localizado no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1525/ind_028-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1525/ind_028-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça na comunidade do Croatá, neste município.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_029-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_029-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação com Intertravado na Rua Francisco Ribeiro Rocha, neste municipio.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_030-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_030-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça e a instalação de uma academia popular, na comunidade Beira Sol, neste município..</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_031-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_031-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação com Intertravado da Vila Jesus até as capoeiras, neste município.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1529/ind_032-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1529/ind_032-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado serviços de limpeza, capinagem roçagem loteamentos Planalto do Sol e Sol Nascente, neste município.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1530/ind_033-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1530/ind_033-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a Pavimentação em Pedra Tosca, da Estrada do Fio na localidade do PIAU, neste municipio.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1531/ind_034-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1531/ind_034-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a Recuperação da Pavimentação Asfática,e também seja feita a Sinalização horizontal e vertical da Estrada do Jenipapeiro, neste municipio.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1604/ind_035-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1604/ind_035-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a pavimentação asfáltica do trecho da Rua Raimundo Nonato Assunção, compreendido entre a esquina com a Rua Rufino Correia de Assunção (próximo a Igreja Adventista), que ainda se encontra com pavimentação em pedra tosca</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1605/ind_036-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1605/ind_036-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a pavimentação asfáltica para a Rua Lúcia Ferreira da Silva localizada na Vila Esperança no Distrito de Justiniano_x000D_
 de Serpa, neste município.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1606/ind_037-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1606/ind_037-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica para a Rua Paulino Pereira da Costa localizada na Área Verde no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1607/ind_038-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1607/ind_038-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica para a Rua Rufino Correia de Assunção, no trecho compreendido entre as ruas Lúcia Ferreira da Silva e Raimundo Nonato Assunção, neste município.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1640/ind_039-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1640/ind_039-2025.pdf</t>
   </si>
   <si>
     <t>Indicar a construção do calçamento para a Rua Raimundo Sobreira Rocha na localidade de Croatá Distrito de Justiniano_x000D_
 de Serpa, neste município.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_040-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_040-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca e a implantação de camada asfáltica na rua da Escola José Ferreira da Costa, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_041-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_041-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca e a implantação de camada asfáltica na Rua Valdene Pires Cardoso, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_042-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_042-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma creche na comunidade Sítio Guarda, neste município.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_043-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_043-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação com intertravado nas ruas Francisco Amora e São Lázaro, neste município.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_044-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_044-2025.pdf</t>
   </si>
   <si>
     <t>Indica a criação da coordenadoria municipal de defesa dos direitos das pessoas com deficiência, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_045-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_045-2025.pdf</t>
   </si>
   <si>
     <t>Indica a criação do bairro Chácara do Iguape no loteamento da localidade do Pau Pombo, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1534/req_001-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1534/req_001-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Areninhas em diversas localidades no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1535/req_002-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1535/req_002-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação e reforma do cemitério publico de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1536/req_003-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1536/req_003-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de pedra tosca da Rua dos Anjos, localizado no distrito Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1537/req_004-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1537/req_004-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, obra de pavimentação asfáltica das ruas beco da ritinha e lagoas 3, 4 e 5 na localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1538/req_005-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1538/req_005-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, obra de pavimentação asfáltica da rua lagoa 2 na localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1539/req_006-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1539/req_006-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito deRequer ao Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, obra de pavimentação em piso intertravado na travessa vilinha na localidade de Iguape, neste município</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1540/req_007-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1540/req_007-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça na localidade de Trairussu, neste município.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1541/req_008-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1541/req_008-2025.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, obra de pavimentação asfáltica da rua Francisco Vieira Mota interligando por toda extensão da rua Paulino de Oliveira, na localidade de Barro Preto, neste município.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1542/req_009-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1542/req_009-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua Georgina Castro Torres na localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1543/req_010-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1543/req_010-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, a reforma do campo do Iguape, neste municipio.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1544/req_011-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1544/req_011-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, a requalificação com obra de pavimentação em piso intertravado do acesso às Barracas de Praia da localidade de Barro Preto, neste município.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1545/req_012-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1545/req_012-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito de Aquiraz, Dr. --Bruno Barros Gonçalves, a construção de um calçadão no entorno da lagoa do Iguape, neste município.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1546/req_013-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1546/req_013-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito de Aquiraz, Dr. Bruno Barros Gonçalves, a realização de obra de pavimentação asfáltica da rua Beira Rio na localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1547/req_014-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1547/req_014-2025.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de pedra tosca da Rua Agulha, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1548/req_015-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1548/req_015-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Av. Dos Bandeirantes, na localidade Piau, neste município.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1549/req_016-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1549/req_016-2025.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de pedra tosca da Rua Rogaciano Leite, localizado na Chácara da Prainha, neste municipio.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1550/req_017-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1550/req_017-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de pedra tosca da Rua do Bonito, localizado na Chircara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1551/req_018-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1551/req_018-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Manoel Evangelista da Silva, na comunidade Piau, neste município.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1552/req_019-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1552/req_019-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de pedra tosca da Rua do Bagre, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>Chico Carlos, Mauricio Matos, Raul do Vandinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1553/req_020-2025.pdf</t>
+    <t>Chico Carlos, Mauricio Matos, Raul Freitas</t>
+  </si>
+  <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1553/req_020-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Abatedouro no Distrito Tapera, neste município.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>Chico Carlos, Diego Queiroz, Mauricio Matos, Raul do Vandinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1554/req_021-2025.pdf</t>
+    <t>Chico Carlos, Diego Queiroz, Mauricio Matos, Raul Freitas</t>
+  </si>
+  <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1554/req_021-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua que liga as localidades Estrada Nova a Vila Pagã, neste município.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1555/req_022-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1555/req_022-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca no Beco do Osmar Zequinha, na localidade Fagundes, neste município</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1556/req_023-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1556/req_023-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do posto de saúde do Camará, nesse município.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>Raul do Vandinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1557/req_024-2025.pdf</t>
+    <t>Raul Freitas</t>
+  </si>
+  <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1557/req_024-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfurarão de poço profundo na Vila do Sr. Torres na Lagoa de cima, nesse município.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1558/req_025-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1558/req_025-2025.pdf</t>
   </si>
   <si>
     <t>Requer profundo na Vila do Zé Luiz sitio estrema, nesse município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1559/req_026-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1559/req_026-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de um calçamento na rua do campo na comunidade de Caracará, nesse município.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1560/req_027-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1560/req_027-2025.pdf</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1561/req_028-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1561/req_028-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de um calçamento na Rua do Marisco na Praia do Batoque, nesse município.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>Raul do Vandinho, Diego Queiroz</t>
-[...2 lines deleted...]
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1562/req_029-2025.pdf</t>
+    <t>Raul Freitas, Diego Queiroz</t>
+  </si>
+  <si>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1562/req_029-2025.pdf</t>
   </si>
   <si>
     <t>Requer a calçamento Vila Lagoa Cima finalizando no Buriti Alto, nesse município.Requer a Construção de um calçamento na Vila do Zé do Luiz</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1563/req_030-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1563/req_030-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de uma Unidade Básica de saúde - UBS anexo na comunidade Lagoa de Cima, nesse município.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1572/req_031-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1572/req_031-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca de todas as ruas do loteamento Brisa do Iguape. na localidade, de Patavas, neste município.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1573/req_032-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1573/req_032-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Francisco Moura de Abreu na localidade da Aldeia, neste município.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1574/req_033-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1574/req_033-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Principal do Sítio Extrema, na localidade, de Patacas, neste município.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1575/req_034-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1575/req_034-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Palmácia na localidade de Araçazinho iniciando no Castelo,  neste município.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1576/req_035-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1576/req_035-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca ou inter travado da Rua do Seu Zequinha na localidade, de Sítios Novos, neste município.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1577/req_036-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1577/req_036-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca ou inter travado na Rua da Dona Lili na localidade, de Sítios Novos, neste município.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1578/req_037-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1578/req_037-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Maria Luiza Camelo de Freitas, próximo ao posto de saúde de Patacas, neste município.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1579/req_038-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1579/req_038-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Manoelito de Castro e Silva na localidade, de Berra Bode, neste município.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1580/req_039-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1580/req_039-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca nas ruas discrimeinadas abaxo, na localidade de Telha, neste município.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>Fernando do Picão, Maguin Freitas, Vinícius Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1581/req_040-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1581/req_040-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Av. do Xaréu, mas conhecida coo Estrada do Tangaira, neste município.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>Chico Carlos, Diego Queiroz, Maguin Freitas, Mauricio Matos, Neide Queiroz, Vinícius Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1582/req_041-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1582/req_041-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico da Rua Bruno Lopes de Queiroz, iniciando na praça dos Idosos ate o Catu, neste município</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1583/req_042-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1583/req_042-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a recuperação da Pavimentação asfáltica da Estrada da Caponga Bernarda, neste município.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1584/req_043-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1584/req_043-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a Pavimentação em Pedra Tosca, na Localidade do Sitio Quintas da Caponga da Bernada neste município.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1585/req_044-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1585/req_044-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja Pavimentação em Pedra Tosca, na Estrada do MEROVEU no Distrito de Caponga da Bernada, neste município.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1586/req_045-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1586/req_045-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua do senhor Sebastião Dias, em Araças, neste município.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca do Beco do Osmar até a salda da rua São Judas Tadeu, no Fagundes, neste município.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1588/req_047-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1588/req_047-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua da Tereza do Batoque, em Araças, neste município.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1589/req_048-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1589/req_048-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua do Senhor Edmar, em Araças, neste município.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1590/req_049-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1590/req_049-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Maria de Nazaré Assunção, na localidade de Paraiso da Telha, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1591/req_050-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1591/req_050-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do NAME (núcleo de atendimento municipal especializado) no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1592/req_051-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1592/req_051-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de de uma academia popular na localidade de Santa Maria, no distrito de Camará, nesse municipio.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1593/req_052-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1593/req_052-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia popular na localidade de Paraiso da Telha, no distrito de Camará, nesse municipio.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1594/req_053-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1594/req_053-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia popular na localidade de Malvinas, no distrito de Camara, nesse municioio.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1595/req_054-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1595/req_054-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Areninha na localidade do Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1596/req_055-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1596/req_055-2025.pdf</t>
   </si>
   <si>
     <t>Requer a refolha da Areninha da Escola José Almir Da Silva, no Novo Iguape, nesse município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1597/req_056-2025_1.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1597/req_056-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Pracinha do Novo Iguape, nesse município.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1598/req_057-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1598/req_057-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfaltico da Avenida Manuel Feliciano de Lima, no distrito de Camará, nesse municípioRequer Areninha na localidade da Oiticica,no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1599/req_058-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1599/req_058-2025.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação de pedra tosca na Rua Luiz de Lima Alves, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1600/req_059-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1600/req_059-2025.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um Distrito Industrial no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1601/req_060-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1601/req_060-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Elpidio Rufino da Silva, até o engenho velho decima, na localidade da Tapera, nesse município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1608/req_061-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1608/req_061-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche de tempo integral na localidade Jenipapeiro, nesse municipio.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1609/req_062-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1609/req_062-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça da rua Beira Rio na localidade do Iguape, nesse município.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1610/req_063-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1610/req_063-2025.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do Olho D'água Do Barro Preto, neste município.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1611/req_064-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1611/req_064-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um póstico turístico,nas entrados dos praias do Presidis, Iguape e Barro Preto neste município.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1612/req_065-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1612/req_065-2025.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização da Praça da entrada do Iguape, neste município.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1613/req_066-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1613/req_066-2025.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização da bica na localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1614/req_067-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1614/req_067-2025.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da rua João Pires Xavier, na localidade de Patanhém, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1615/req_068-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1615/req_068-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Assunção, no distrito de Camará, nesse municipio</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1616/req_069-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1616/req_069-2025.pdf</t>
   </si>
   <si>
     <t>Indica o programa Odontomóvel nas escolas, a saúde começa pela boca, em todos os distritos do nosso município.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1617/req_070-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1617/req_070-2025.pdf</t>
   </si>
   <si>
     <t>Requerer a Construção de uma Adutora D'água Bruta e criação de uma Estação de Tratamento D'água no Açude Catu Cinzenta no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1618/req_071-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1618/req_071-2025.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação de instalação de placas logradoras em todas as ruas e avenidas do município de Aquiraz.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1619/req_072-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1619/req_072-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um centro de reabilitação no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1620/req_073-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1620/req_073-2025.pdf</t>
   </si>
   <si>
     <t>´Reuer a solicitação de um caminhão limpa-fossa para atender demandas de limpeza, neste município.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1621/req_074-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1621/req_074-2025.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação de um carro de mudança, para atender familias em situações de vulnerabilidade, neste município.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1622/req_075-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1622/req_075-2025.pdf</t>
   </si>
   <si>
     <t>Requer serviços de limpeza pública e capinação na Rua Josineudo Leite, localizada no Conjunto Habitacional Chácara da_x000D_
 Prainha neste município.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1623/req_076-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1623/req_076-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado a troca de lâmpadas queimadas, na comunidade do Tupuiu, neste município</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1624/req_077-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1624/req_077-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado a troca de lâmpadas queimadas, no loteamento Planarto do Sol e Sol Nascente, neste município.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1625/req_078-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1625/req_078-2025.pdf</t>
   </si>
   <si>
     <t>Requer a climatização de todos os ônibus universitários,das rotas de Aquiraz, neste municipio.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1626/req_079-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1626/req_079-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Isaura Gomes, em Patacas, neste município.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1627/req_080-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1627/req_080-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Manoel Gabriel ao Araças Ida Mônica, em Araças, neste município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1628/req_081-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1628/req_081-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Vila Isabel, na Lagoa de Cima, neste município.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1629/req_082-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1629/req_082-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Emaús, na Lagoa de Cima, neste municipio.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1630/req_083-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1630/req_083-2025.pdf</t>
   </si>
   <si>
     <t>Requer serviços de limpeza pública e capinação longadouros da localidade da Prainha. neste município</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1631/req_084-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1631/req_084-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja Pavimentação em Pedra Tosca, nas Rigs Dona Maria de Loudres, 04 de Julho e José Liberato na localidade de Pindoba, neste município</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1632/req_085-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1632/req_085-2025.pdf</t>
   </si>
   <si>
     <t>Pequer a Implantação de um Posto dos Correios na localidade do Tupuiu, neste município</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1642/req_086-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1642/req_086-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas da localidade de Area Verde do Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1643/req_087-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1643/req_087-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação da rota do TGA (transporte Gratuito de Aquiraz) na localidade de Preaóca, neste município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1644/req_088-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1644/req_088-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas da localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1645/req_089-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1645/req_089-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza, "recolhimento de entulhos, lixo, podas, e capinação" na localidade de Tupuiú, neste município.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1646/req_090-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1646/req_090-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza, "recolhimento de entulhos, lixo, podas, e capinação" na localidade de Pau Pombo distrito de_x000D_
 Tapera, neste município.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1647/req_091-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1647/req_091-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca_x000D_
 da rua_x000D_
 conhecida atualmente como Rua B, da localidade de Riviera, neste município.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1648/req_092-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1648/req_092-2025.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça, brinquedoteca e_x000D_
 Academia Popular na Localidade de Riviera, neste município.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1649/req_093-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1649/req_093-2025.pdf</t>
   </si>
   <si>
     <t>Requer a_x000D_
 Pavimentação e iluminação de Ruas na Localidade de Area verde 2 e Novo Iguape, neste município.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1650/req_094-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1650/req_094-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação de Ruas na Localidade de Tupuiú, neste município.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1651/req_095-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1651/req_095-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada da comuidade Jacaré 01 localizada no povoado Sítio Guarda, neste município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1652/req_096-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1652/req_096-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada da comunidade Pau Branco localizada no distrito de Serpa, neste município..</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1653/req_097-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1653/req_097-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Chico Cassiano no distrito de Serpa, neste município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1654/req_098-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1654/req_098-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza, recolimento de lixo, podas, entulhos, na Localidade de Novo Iguape neste Município.A a</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1655/req_099-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1655/req_099-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas da localidade de Aroeira, neste município.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1656/req_100-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1656/req_100-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca na Rua da localidade Cafezal, em Riviera, neste município.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1657/req_0101-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1657/req_0101-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação de Ruas na Localidade de Pau Pombo - Distrito de_x000D_
 Tapera,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1658/req_0102-2025_005.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1658/req_0102-2025_005.pdf</t>
   </si>
   <si>
     <t>Requer um ponto de apoio para atendimento da comunidade do Pau Pombo que hoje é atendida pelo PSF -Jussara, neste município.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1659/req_0103-2025_006.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1659/req_0103-2025_006.pdf</t>
   </si>
   <si>
     <t>Requer a extensão de Rede Eletrica e iluminação pública do Pau Pombo - Distrito ed Tapera, neste municípi</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1660/req_104-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1660/req_104-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Continuação do calçamento no Beco da Dodó Patacas, nesse município.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1661/req_106-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1661/req_106-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de calçamento na Rua do Dedé da Gota finalizando no Araçás, nesse município.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1662/req_107-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1662/req_107-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de paradas de ônibus, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1663/req_108-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1663/req_108-2025.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da camada asfáltica da rua João Pires Cardoso (sentido PSF camará), no distrito de Camará, nesse município</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1664/req_109-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1664/req_109-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de pedra tosca (calçamento) na Rua das_x000D_
 Gagas, neste município.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1665/req_110-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1665/req_110-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça na comunidade Sítio Barrinha, em frente a igreja Santa Clara ed Assis, neste município.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1639/req_111-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1639/req_111-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública com assunto destinado a tratar sobre o “Avanço do Mar e seus Impactos Políticos, Econômicos, Sociais, Turísticos e Ambientais no Município de Aquiraz”</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1666/req_112-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1666/req_112-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Implantação de um Ponto de Apoio de Saúde para Atendimento na localidade da PINDOBA, neste município.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1667/req_113-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1667/req_113-2025.pdf</t>
   </si>
   <si>
     <t>Requer serviços de limpeza pública, capinação e poda nos logradouros da localidade da PINDOBA. neste município.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1668/req_114-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1668/req_114-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado a troca de lâmpadas queimadas, na localidade da PINDOBA, neste município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1669/req_0115-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1669/req_0115-2025.pdf</t>
   </si>
   <si>
     <t>._x000D_
 _x000D_
 Requer a construção de uma areninha no bairro Batoque, neste município.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha no bairro Sitio Guarda,neste município.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1671/req_0117-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1671/req_0117-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca_x000D_
 (calçamento) na Avenida Anita Silva, Rua O, no bairro Parque da Prainha, na forma que indica.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1672/req_0118-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1672/req_0118-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca_x000D_
 (calçamento) em toda Rua Maria de Lourdes da Costa, no bairro Novo Iguape, na forma que indica.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1673/req_0119-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1673/req_0119-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) e drenagem da Rua 06, no intervalo da Rua 07 e Rua Hortência, no bairro Parque das Flores, na forma que indica.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1674/req_120-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1674/req_120-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça do Porto das Dunas, na forma que indica.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1675/req_121-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1675/req_121-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de academias populares em diversos espaços públicos no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1676/req_122-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1676/req_122-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra_x000D_
 tosca da Rua ,i Loteamento Henrique Jorge, em Machuca neste município.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1677/req_123-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1677/req_123-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua 05, Loteamento Planalto do Sol,_x000D_
 no Pial, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>Chico Carlos, Marnei</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1678/req_124-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1678/req_124-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua principal da Portelinha, no Araçazinho, neste município.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/req_125-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/req_125-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado naura Lagoa ,Véta ofinal da rua, na localidade ed Iguape, nesse município.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1680/req_126-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1680/req_126-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma passagem molhada na localidade de açude dos tocos, no distrito de Camará.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1681/req_127-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1681/req_127-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma casa da melhor idade com tempo integral no distrito de Camará.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1682/req_128-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1682/req_128-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento do asfalto que liga o Iguape a Praia do Baro Pret</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1683/req_129-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1683/req_129-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de calçamento em pedra tosca da Rua da academia RJ no Novo Iguape.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1684/req_130-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1684/req_130-2025.pdf</t>
   </si>
   <si>
     <t>Requer_x000D_
 a implantação de calçamento em pedra tosca da Rua do Pauzinho próximo a areninha no Novo Iguape.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1685/req_131-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1685/req_131-2025.pdf</t>
   </si>
   <si>
     <t>Requer_x000D_
 a implantação de calçamento em pedra tosca da Rua da Micileide no Novo Iguape.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1686/req_132-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1686/req_132-2025.pdf</t>
   </si>
   <si>
     <t>Requer a_x000D_
 implantação de calçamento em pedra tosca da Rua do Teixeira no Novo Iguape.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1687/req_133-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1687/req_133-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação calçamento em pedra tosca da Rua Louro Abacate no Novo Iguape.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1688/req_134-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1688/req_134-2025.pdf</t>
   </si>
   <si>
     <t>Requer a_x000D_
 implantação de calçamento em pedra tosca da Rua Maria de Fátima no Novo Iguape.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1689/req_135-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1689/req_135-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do sistema biométrico para a retirada de carteira de identidade na Casa do Cidadão em_x000D_
 Aquiraz.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1690/req_136-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1690/req_136-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da lavanderia Pública do Iguape neste Município.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1691/req_137-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1691/req_137-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um calçamento intertravado no Beco TE do Guarda conhecido como beco do seu Luiz Vila Melão neste Município.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1692/req_138-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1692/req_138-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua 01 na localidadede Paraiso da Telha no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1693/req_139-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1693/req_139-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Raimunda Matias de Oliveira, na Localidade de Lameirão (Malvinas), do Distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1694/req_140-2025_1.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1694/req_140-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua do Louro Abacate na localidade do Novo Iguape, nesse município.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1695/req_141-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1695/req_141-2025.pdf</t>
   </si>
   <si>
     <t>Requer_x000D_
 pavimentação em intertravado da rua_x000D_
 do Texeira, na localidade do Novo Iguape, nesse município.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1696/req_142-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1696/req_142-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do campo do Novo Iguape, na localidade do Iguape, nesse município.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1697/req_143-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1697/req_143-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção Rua do Moura fé, nesse município.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1698/req_144-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1698/req_144-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de um calçamento no Loteamneto Planalto Praia na Rua João Tibúrcio, nesse município.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1699/req_145-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1699/req_145-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de um calçamento, Beco da Odilia no sítio novo. Nesse município.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1700/req_146-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1700/req_146-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com uma área de lazer para crianças. no sítio novo, nesse município.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1701/req_147-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1701/req_147-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça Capela de São Pedro e a construção de uma área de lazer para crianças. Na Praia Batoque, nesse município.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1702/req_148-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1702/req_148-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de uma unidade básica de saúde (UBS) na localidade de pau-pombo nesse município.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1703/req_149-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1703/req_149-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do galpão dos pescadores na Praia do Batoque, nesse município.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1704/req_150-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1704/req_150-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de um Chafariz na Bera Rio na Praia Iguape, nesse município.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1705/req_151-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1705/req_151-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Elizete B Araújo ou Rua H, na localidade da Soleste, nesse município.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1715/req_152-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1715/req_152-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do centro de Especialidades Médicas Dr. Cláudio José Fernandes Eufrasio, na Rua Virgílio Coelho, 1075, Centro de Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1716/req_153-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1716/req_153-2025.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do campo de futebol da localidade da Tapera, nesse município.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1717/req_154-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1717/req_154-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção dos vestiários, banheiros e arquibancadas do campo de futebol da localidade da Tapera, nesse município.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1718/req_155-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1718/req_155-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação em pedra tosca (calçamento) da Rua José Vidal de Araújo, neste município.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1719/req_156-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1719/req_156-2025.pdf</t>
   </si>
   <si>
     <t>Requer o Pavimentação da Rua Ebenézer Guimarães, Rua Olho D'água, na Localidade de Machuca (Jucurutú), neste município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1720/req_157-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1720/req_157-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação do Ruo Serra, na localidade de Porto das Dunas, neste município</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1721/req_158-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1721/req_158-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma sessão em homenagem ao dia internacional da mulher.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1722/req_159-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1722/req_159-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) na continuidade da rua_x000D_
 José Lima Matos e toda Rua José Barbosa de Freitas no bairro Tapera Canoa, neste município.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1708/req_160-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1708/req_160-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do Colégio José Isaac da Cunha Saraiva no Riveira, neste município.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1709/req_161-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1709/req_161-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação dos correios do Machuca, neste município.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1710/req_162-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1710/req_162-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação dos correios do Jacundá, neste município.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1711/req_163-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1711/req_163-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica das denominadas Ruas do Campo do Machuca, neste município.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1726/req_164-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1726/req_164-2025.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção Honrosa ao Militar e Ex Servidor Publico do município de Aquiraz, Ricardo José Alves da Silveira, pelos serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1712/req_165-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1712/req_165-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca no Beco da Damiana no Machuca, neste município.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1713/req_166-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1713/req_166-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca no Beco da Galega no Machuca, neste município.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1707/req_167-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1707/req_167-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da praça do Machuca, neste município.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1725/req_168-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1725/req_168-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma sessão solene em homenagem aos 7 (sete) anos do Batalhão Raio em nosso município.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1727/req_169-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1727/req_169-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça Edilson Viana Oriá, no Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1730/req_170-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1730/req_170-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Murilo Guimarães, na Divinéia, neste Município.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1731/req_171-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1731/req_171-2025.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da Rua das Moreias, no Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1732/req_172-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1732/req_172-2025.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da Rua da Medusa, no Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1733/req_173-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1733/req_173-2025.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da iluminação da Rua Heitor Crisóstomo, no Araças, neste Município.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1728/req_174-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1728/req_174-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do posto de saúde da Patacas, neste Município.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1734/req_175-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1734/req_175-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do sistema de iluminação da quadra poliesportiva José Barbosa de Freitas, em Patacas, neste Município.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1735/req_176-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1735/req_176-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da Escola Raimundo Ramos da Costa, em Araças, neste Município.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1729/req_177-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1729/req_177-2025.pdf</t>
   </si>
   <si>
     <t>Requer melhorias estruturais e a construção de uma área de lazer no EMEF Lagoa do Mato da Serpa, no distrito de Justiniano de Serpa, neste Município.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1736/req_178-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1736/req_178-2025.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção das áreas comuns do CEI José Nicodemos Assunção, localizada neste Município.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1737/req_179-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1737/req_179-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de melhorias estruturais e a manutenção da quadra polidesportiva na EMEF José Raimundo da Costa, localizada no bairro Lagoa do Ramos, neste Município.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1738/req_180-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1738/req_180-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de melhorias estruturais e a construção de uma área de lazer na EMEF Vindina Assunção de Aquino, no distrito de Justiniano da Serpa, neste Município.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1739/req_181-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1739/req_181-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de melhorias estruturais e a construção de uma área de lazer na EMEF Dionísia Guerra, no distrito de Justiniano da Serpa, neste Município.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1740/req_182-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1740/req_182-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de melhorias estruturais e a construção de uma área de lazer na EMEF Joaquim de Sousa Tavares (Boa Vista), no distrito de Justiniano da Serpa, neste Município.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1741/req_183-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1741/req_183-2025.pdf</t>
   </si>
   <si>
     <t>Requer melhorias estruturais na EMEF Isidoro de Sousa Assunção, no distrito de Justiniano da Serpa, neste Município.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1742/req_184-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1742/req_184-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em homenagem aos 40 anos de fundação do Beach Park.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1743/req_185-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1743/req_185-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para debater os avanços dos serviços de saúde prestados em nosso Município, com participação do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1744/req_186-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1744/req_186-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça do distrito de Caponga da Bernarda, neste Município.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1745/req_187-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1745/req_187-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a pavimentação asfáltica de logradouros no distrito de Caponga da Bernarda, neste Município.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1746/req_188-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1746/req_188-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado da área em frente a creche na localidade de Chácara da Prainha, além de uma academia popular e reforma e ampliação dos brinquedos lá existentes, neste Município.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1747/req_189-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1747/req_189-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha na localidade de Chácara da Prainha, neste Município.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1752/req_190-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1752/req_190-2025.pdf</t>
   </si>
   <si>
     <t>Requer o funcionamento do terceiro turno na Unidade de saúde na localidade de Chácara da Prainha, neste Município.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1753/req_191-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1753/req_191-2025.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma Unidade de Saúde na localidade de Chácara da Prainha, neste Município.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1754/req_192-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1754/req_192-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do Programa Saúde na Hora (terceiro turno), na Unidade Básica de Saúde (UBS), na localidade de Camará, neste Município.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1755/req_193-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1755/req_193-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado da Travessa Erivaldo de Freitas Queiroz, esquina com a Rua Erivaldo de Freitas Queiroz, distrito de Tapera, neste Município.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1756/req_194-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1756/req_194-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua da Chiquinha, próximo ao Beco do Dedé, no Machuca, neste Município.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1757/req_195-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1757/req_195-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz do Balaio, no Machuca, neste Município.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1758/req_196-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1758/req_196-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz do Posto de Saúde, no Machuca, neste Município.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1759/req_197-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1759/req_197-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da Escola EMEF Francisco da Silva Sampaio, na Piranha, neste Município.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1760/req_198-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1760/req_198-2025.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção e troca dos refletores do Campo do Beira Rio, no Tupuiu, neste Município.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1761/req_199-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1761/req_199-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Areninha Mairlon Lima de Sousa, no Machuca, neste Município.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1762/req_200-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1762/req_200-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas 11 e 12, loteamento Planalto do Sol, no Pial, em Aquiraz, neste Município.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1929/req_201-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1929/req_201-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche de tempo integral no distrito do Camará, neste município.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1930/req_202-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1930/req_202-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de academias populares na Vila do César, Vila do Mota e Área Verde do Babá, neste município.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1931/req_203-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1931/req_203-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Reabilitação Física nas localidades de Telha/Camará, neste município.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1932/req_204-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1932/req_204-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Recuperação da Estrada que liga a portelinha a estrada da Prainha na Grande Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1933/req_205-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1933/req_205-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Consuelo Alves Pires, neste Município.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1934/req_206-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1934/req_206-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua José Jurandir Alves da Rocha, em Telha, Camará, neste município.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1936/req_207-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1936/req_207-2025.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa-buraco na Rua Ângelo Rodrigues Monteiro, Rua Antônio Soares Pereira e Rua José Amora Moreira, em Telha, Camará, neste município.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1937/req_208-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1937/req_208-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Polo de Lazer na Loagoa de Camará e na Lagoa Patanhém, neste município.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1939/req_209-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1939/req_209-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Damião Pires Cardoso, que inicia na Avenida Manoel Feliciano de Lima e finaliza na Rua Aldenora Cardoso Porto, neste município.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1938/req_210-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1938/req_210-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua Eurípides Barros Gurgel, no trecho que inicia na Estrada das Malvinas e finaliza na Rua Consuelo Alves Pires, neste Município.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1935/req_211-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1935/req_211-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de uma Quadra poliesportiva, equipamento com brinquedoteca, e academia popular na antiga creche da Vila Cabral, Tupuiú, neste município</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1787/req_212-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1787/req_212-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em camada asfáltica da Rua do Lama no localidade de lguape, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1788/req_213-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1788/req_213-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Pavimentação em camada asfáltica da Rua Princesa_x000D_
 Diana no localidade da Praia do Presídio, neste município.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1789/req_214-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1789/req_214-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça na localidade de Gaipá, neste município.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1790/req_215-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1790/req_215-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um calçamento intertravado no Beco do Armando neste Município.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1791/req_216-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1791/req_216-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um calçamento intertravado no Beco conhecido como Beco da Denise.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1792/req_217-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1792/req_217-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério público do Iguape neste Município.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1793/req_218-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1793/req_218-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de calçamento em Pedra tosca da Rua que dá acesso ao Iguape neste Município</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1794/req_219-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1794/req_219-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de calçamento em intertravado da Rua Possidônio Soares Próximo onde foi o carnaval do lguape neste Município.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1780/req_220-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1780/req_220-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de camada asfáltica nas proximidades da praça da sede no distrito de lguape.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1781/req_221-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1781/req_221-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de camada  asfáltica na Rua que da acesso a Areninha do Novo Iguape  neste Município.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1782/req_222-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1782/req_222-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de calçamento em intertravado na localidade do Encantada Partindo da ponte ate o localidade citada</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1783/req_223-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1783/req_223-2025.pdf</t>
   </si>
   <si>
     <t>Requer o implantação de camada asfáltica na Travessa lguape conhecida como Rua do Ciro BD no distrito de lguape</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1784/req_224-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1784/req_224-2025.pdf</t>
   </si>
   <si>
     <t>Requer o implantação de camada asfáltica na Rua Paulino Elias no distrito de lguape</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1785/req_225-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1785/req_225-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de calçamento em pedra tosca da Rua dos Barões conhecido como rua do Luizão no Barro Preto neste Município.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1786/req_226-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1786/req_226-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma ponte de acesso partindo do_x000D_
 paredão do lguape interligando a Praia do Presídio.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1775/req_227-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1775/req_227-2025.pdf</t>
   </si>
   <si>
     <t>Requer a manta asfáltica da Rua Jorge de Almeida, no Sítios Novos, neste município.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1776/req_228-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1776/req_228-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca da Rua do Chico Quintura, na Lagoa de Cima, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1777/req_229-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1777/req_229-2025.pdf</t>
   </si>
   <si>
     <t>Requer a manta asfáltica do Rua Jorge de Almeida, no Sitios Novos, neste município..</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1778/req_230-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1778/req_230-2025.pdf</t>
   </si>
   <si>
     <t>Requer a  construção de um cemitério na Tapera, neste município</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1779/req_231-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1779/req_231-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um cemitério em Patacas, neste município.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1766/req_232-2025_1.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1766/req_232-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer a construção de banheiros com vestiários no Estádio Luiz Gomes Falcão, em Patacas, neste município.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1767/req_233-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1767/req_233-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça do Lima, em Patacas, neste município.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Marnei, Chico Carlos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1768/req_234-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1768/req_234-2025.pdf</t>
   </si>
   <si>
     <t>Requer o reforma da estrada da Tapera com elevação de monumento de São Francisco, em Tapera, neste município.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1769/req_235-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1769/req_235-2025.pdf</t>
   </si>
   <si>
     <t>Requer o extensão de rede de iluminação pública da rua do Poço cumprido, distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1770/req_236-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1770/req_236-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da Creche Maria Bezerra na localidade de lguape, neste município.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1771/req_237-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1771/req_237-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização da obra de manilhamento da entrada da localidade de Barro Preto, neste município.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1772/req_238-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1772/req_238-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço profundo na Área Verde do localidade de Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1773/req_239-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1773/req_239-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Esplanada no localidade de Novo lguape, neste município.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1774/req_240-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1774/req_240-2025.pdf</t>
   </si>
   <si>
     <t>Requer esforços junto ao Governo do Estado, para realização de reforma do Centro de Rendeiras Mirian Porto Mota na localidade de lguape, neste município.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1809/req_241-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1809/req_241-2025.pdf</t>
   </si>
   <si>
     <t>Requer a operação tapa-buraco nas vias do bairro Divíneia, neste município.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1810/req_242-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1810/req_242-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do espaço e revitalização com praça e brinquedopraça da Bica da entrada do Presídio</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1811/req_243-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1811/req_243-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do barracõo de pescadores do lguape.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1812/req_244-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1812/req_244-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de calçamento em pedra tosca da Rus Raimunda Albina Gadelha na Canoa Distrito de Tapera.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1813/req_245-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1813/req_245-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma câmora fria para os pescadores do Iguape.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1814/req_246-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1814/req_246-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Recuperação da Estrada que liga a portelinha a estrada da Prainha na Grande Chacara do Prainha, neste município.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1815/req_247-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1815/req_247-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra tosca da Rua Beethoven, no Alto Alegre, em Aquiraz, neste município</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1816/req_248-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1816/req_248-2025.pdf</t>
   </si>
   <si>
     <t>Requer o Pavimentação em Pedra tosca da Travessa Edvaldo Santos da Costa, no Tapera, em Aquiraz, neste município</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1817/req_249-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1817/req_249-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma Geral da unidade Básica de saúde(UBS), da localidade do Sitio Zé Maria, no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1818/req_250-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1818/req_250-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua principal do Residencial Arvoredo, popularmente conhecido como berra bode, neste município.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1819/req_251-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1819/req_251-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como rua do GêGê, no Machuca, neste município.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1820/req_252-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1820/req_252-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como Beco da Família Ferreira Bento, no Riviera, neste município.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1821/req_253-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1821/req_253-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do campo de futebol da Comunidade do Machuca, neste Município.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1822/req_254-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1822/req_254-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua B, no Riviera, neste Município.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1823/req_255-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1823/req_255-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como Rua do Jocum, no Jacundá, neste Município.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1824/req_256-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1824/req_256-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do chafariz da Rua Sete de Setembro, no Riveira, neste Município.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1827/req_257-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1827/req_257-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado da rua, na localidade de Soleste, neste município.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1828/req_258-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1828/req_258-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado da Rua O, até o final da rua, na localidade de Soleste, neste município.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1829/req_259-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1829/req_259-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado da comunicação da Rua Pedro Brasil, esquina com a Av. Airton de Sena na CE 025 ou Av. 13 de Fevereiro próximo ao posto de gasolina BR Petrobras, na localidade de Soleste, neste município.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1836/req_260-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1836/req_260-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma ação tapa buraco, na localidade da Tapera, neste município.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1830/req_261-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1830/req_261-2025.pdf</t>
   </si>
   <si>
     <t>Requer placa de sinalização na entrada vitória, neste município.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1831/req_262-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1831/req_262-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da rua: James Guimarães Pinto - Baixa Grande, Distrito de João de Castro, neste município.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1832/req_263-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1832/req_263-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Dedezinho Sampaio, localizado no bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1833/req_264-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1833/req_264-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) no beco da Irene que dá acesso a rua Horacio Bento de Freitas, neste município.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1834/req_265-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1834/req_265-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) no beco Aldeia que dá acesso a Rua Laureano bento de Freitas, neste município.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1835/req_266-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1835/req_266-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca (calçamento) no beco da Elita que dá acesso a Rua Ernesto, neste município.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1837/req_267-2025..pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1837/req_267-2025..pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz na Rua Antônio Marques ao lado dos correios na praça Matriz, na localidade Tapera, nesse município.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1838/req_268-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1838/req_268-2025.pdf</t>
   </si>
   <si>
     <t>Requer o Saneamento Básico da localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1847/req_269-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1847/req_269-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quadra poliesportiva no EMEF Mario Façanha de Sá, no bairro Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1848/req_270-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1848/req_270-2025.pdf</t>
   </si>
   <si>
     <t>Requer o calçamento de paralelepípedo na Av. Estrelas do mar n.5047, Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1849/req_271-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1849/req_271-2025.pdf</t>
   </si>
   <si>
     <t>Requer o calçamento Rua Barracudo, Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1850/req_272-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1850/req_272-2025.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção do drenagem na via na Rua Água Viva, próxima ao condomínio Palm Beach no Porto das Dunas, neste Município.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1851/req_273-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1851/req_273-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico do final da Avenida Cajueiro no Porto dos Dunas, neste Município.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1852/req_274-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1852/req_274-2025.pdf</t>
   </si>
   <si>
     <t>Requer a volta do terceiro turno noturno da UBS Unidade Básica de Saúde da Patocas, neste Município.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1853/req_275-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1853/req_275-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um calçamento na Rua Travessa Adéla Soares, que liga a CE-543 (Estrada do Batoque), neste Município.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1854/req_276-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1854/req_276-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um calçamento na Rua do Senhor Benedito Ximenes, que liga Araçás ao Morador, neste Município.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1855/req_277-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1855/req_277-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um leito de UTI (Unidade de Terapia lntensiva) no Hospital Geral Manuel Assunção Pires, neste Município.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Requer o recapeamento da pavimentação asfáltica da Av. Francisco Sampaio - Tupuiú, início na estrada do fio até a ponte do olha d'agua, que divide os municipios de Aquiraz e Eusébio, neste Município.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1857/req_279-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1857/req_279-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra de esportes do Crás Camará, na localidade de Telha, distrito de Camará, nesse Município.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1858/req_280-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1858/req_280-2025.pdf</t>
   </si>
   <si>
     <t>Requer o Alargamento da Ponte com instalação de paredes de proteção, na Avenida Josué Leite de Freitas, localizada na localidade de Patacas, neste Municípío.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1859/req_281-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1859/req_281-2025.pdf</t>
   </si>
   <si>
     <t>Requer o alargamento da ponte com instalação de paredes de proteção, na Avenida Conrado Leite de Freitas, localizada na lacalidade de Patacas, neste Município.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1860/req_282-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1860/req_282-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado da Rua José Barbosa de Freitas, Canoa, na localidade de Tapera, nesse Município.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1861/req_283-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1861/req_283-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, que seja realizado a instalação de letreiros de receptividade de "Bem-Vindo ao distrito de Camará" e de "Boa Viagem" na saída do Distrito, e uma placa identificando o nome da avenida principal do distrito, a qual é Avenida Manuel Feliciano de Lima, neste Município.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1862/req_284-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1862/req_284-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao CheFe do Poder Executivo Municipal, que seja realizado a instalação de uma placa de sinalização na entrada principal da localidade do Novo lguape, com o letreiro de receptividade BEM-VINDO AO NOVO IGUAPE, neste Município.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1865/req_285-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1865/req_285-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua popularmente Conhecida como "Rua do Marcão", no Jucurutu, neste município.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1866/req_286-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1866/req_286-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua popularmente Conhecida como "Rua do Buius", no Machuca, neste município.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1867/req_287-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1867/req_287-2025.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização da Rua Francisco Pires Sobrinho, no Pau Pombo. neste município.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da Rua Ebenezé Guimarães, no Jucurutu. neste município.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1869/req_289-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1869/req_289-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da Rua João Amora Câmara, na Estrada do Picão. neste município.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1870/req_290-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1870/req_290-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma nova Rodoviária na sede de Aquiraz, na localidade de Aquiraz, neste Município.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1871/req_291-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1871/req_291-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma passagem elevada da Praça matriz dando acesso ao Instituto Castro, neste município.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1872/req_292-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1872/req_292-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma passagem elevada da Praça matriz da Tapera dando acesso a Farmácia do Povo, neste Município.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1874/req_293-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1874/req_293-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao excelentíssimo Senhor Prefeito, através do setor competente, a tomada de providências necessárias para efetuar estudo visando possibilitar a implantação de Eco Pontos, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1875/req_294-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1875/req_294-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CEI - Centro de Educação Infantil, na localidade da Pindoba, neste município.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1876/req_295-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1876/req_295-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CEI - Centro de Educação Infantil, na localidade de Caponga da Bernarda, neste município.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1877/req_296-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1877/req_296-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um CEI - Centro de Educação Infantil, na localidade da Sitio Guarda, distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Requer construção de calçamento na Rua Senhor Bastião Mendes, na localidade de Araçás, neste município.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Requer a construção de calçamento na Rua da Tereza do batoque, na localidade  de Araças, neste município.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1880/req_299-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1880/req_299-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza, "recolhimento de entulhos, lixo, podas, e capinação" na localidade de Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1881/req_300-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1881/req_300-2025.pdf</t>
   </si>
   <si>
     <t>Requer a criação de uma nova rota do TGA que passo contemplar as comunidades de Fagundes e Vila Pagã distrito de Tapera neste município.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1882/req_301-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1882/req_301-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de letreiros de receptividade, Bem Vindo a Prainha. neste município.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1883/req_302-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1883/req_302-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um PSF na localidade de Baixa Grande, distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1887/req_303-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1887/req_303-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua da Inspiração (Barrinha) - distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1888/req_304-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1888/req_304-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçamento no Recanto do Lago - Buriti Alto, na localidade Lagoa de Cima, neste município.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1889/req_305-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1889/req_305-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação em pedra tosca na Rua D, no loteamento Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1890/req_306-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1890/req_306-2025.pdf</t>
   </si>
   <si>
     <t>Reque a implantação de um ponto de apoio de saúde para atendimento na localidade Praia do Japão, neste município.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1891/req_307-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1891/req_307-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca no Beco do Raimundinho, localizado em frente ao Supermercado o Raimundinho Tapera, neste município.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1892/req_308-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1892/req_308-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca na Rua Esaú Alves de Morais no distrito de Camará.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1895/req_309-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1895/req_309-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como "Avenida das Nações", no Jacundá, neste município.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1896/req_310-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1896/req_310-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como "Bruno Lopes" (lado da Rua dos Buiús), no Riviera, neste município.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1897/req_311-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1897/req_311-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como "Bruno Lopes" (lado da Igreja Evangélica), no Riviera, neste município.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1898/req_312-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1898/req_312-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação da escola em tempo integral no Colégio Guilherme Janja, no Machuca, neste município.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1899/req_313-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1899/req_313-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de creche em tempo integral da Creche Francisco Joaquim dos Anjos, no Machuca, neste município.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1904/req_314-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1904/req_314-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da pavimentação em pedra tosca da Rua Edvar Lopes Moreira - Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1905/req_315-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1905/req_315-2025.pdf</t>
   </si>
   <si>
     <t>Requer o reparo da avenida Anita Silva, bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1906/req_316-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1906/req_316-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de pavimentação em pedra tosca ou intertravado na Rua Mãe Duo, bairro Centro, neste município.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1907/req_317-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1907/req_317-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação das paradas de ônibus na localidade de Boa Vista, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1908/req_318-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1908/req_318-2025.pdf</t>
   </si>
   <si>
     <t>Requer a criação de um Programa Municipal de Padronização dos Campos de Várzea do Município de Aquiraz.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1909/req_319-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1909/req_319-2025.pdf</t>
   </si>
   <si>
     <t>Reque a criação de um Programa Municipal de Segurança Viária para atletas que praticam esportes em rodovias e vias urbanas do município.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1910/req_320-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1910/req_320-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação, iluminação e pintura da pequena área de lazer e esportes localizada na Avenida Airton Senna na grande Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1911/req_321-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1911/req_321-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Guilherme Pires Cardoso, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1912/req_323-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1912/req_323-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento da Avenida Noé Leite de Freitas, no Tapuio, neste município.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1913/req_324-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1913/req_324-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento, a construção de uma lombada e a pavimentação asfáltica da Rua José Adamor Abreu, em Tapuio, neste município.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1914/req_325-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1914/req_325-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamentoda Rua Luís Pedro, no Tapuio, neste Município.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1915/req_326-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1915/req_326-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha, na Lagoa de Cima, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1916/req_327-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1916/req_327-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de câmera de monitoramento da Areninha Escola José Almir da Silva, na localidade do Novo Iguape, nesse município.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1926/req_328-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1926/req_328-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma praça com brinquedo-praça na entrada da Praia do Presídio, neste município.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1940/req_329-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1940/req_329-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construlçai de uma areninha acompanhada de uma praça de lazer, no bairro Picão. neste município.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1941/req_330-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1941/req_330-2025.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Sol nascente na localidade da Baixa Grande (sem terra) no distrito de João de Castro nesse município;</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1942/req_331-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1942/req_331-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Francisco Luiz do Nascimento, na localidade de Telha, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Dr. Costa Lima, como as demais ruas da localidade da Baixa Grande (sem terra) no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1944/req_333-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1944/req_333-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Calçamento na Praia do Batoque, neste município.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1945/req_334-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1945/req_334-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação substituição e/ou de lâmpadas no terminal rodoviário municipal.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1946/req_335-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1946/req_335-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Construção de uma brinquedopraça na praça da igreja do Fagunde, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1947/req_336-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1947/req_336-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de Luminárias na rede de iluminação pública da rua do poço cumprido, estrada velha, e estrada do Fio, distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1948/req_337-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1948/req_337-2025.pdf</t>
   </si>
   <si>
     <t>Requer a poda de todas as árvores da Avenida Airton Senna, Chácara da Prainha, distrito Sede, neste município.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1954/req_338-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1954/req_338-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Aquiraz, Dr. Bruno Barros Gonçalves, obra de um novo sistema de drenagem na entrada da localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1955/req_339-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1955/req_339-2025.pdf</t>
   </si>
   <si>
     <t>Requer um ponto de apoio de Saúde Básica na localidade de Boa Vista, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1956/req_340-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1956/req_340-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Travessa Padre Cicero, na localidade da Baixa Grande no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1957/req_341-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1957/req_341-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Coração de Jesus, na localidade da Baixa Grande no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1958/req_342-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1958/req_342-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua São Paulo, na localidade da Piranha, nesse município.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1959/req_343-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1959/req_343-2025.pdf</t>
   </si>
   <si>
     <t>Requer um intérprete de libras para atuar nas sessões ordinárias, extraordinárias e solenes neste Legislativo.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz do Jacundá, próximo ao mercadiho Tyão, neste município.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz da Gruta, no Centro, neste município.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
@@ -6487,609 +6493,609 @@
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Requer a implantação do Chafariz público, na Rua dos Buiús, no Machuca, neste município</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Requer a implantação do Chafariz público, na Rua dos Gegê, no Machuca, neste município</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1986/req_351-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1986/req_351-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado o Piso Intertravado, na Rua Mar Vermelho, no Porto das Duna, neste  município.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1987/req_352-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1987/req_352-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito de Aquiraz, Dr. Bruno Gonçalves, a instalação do programa 3º Turno ao posto de saúde da localidade de Iguape, neste município.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1988/req_353-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1988/req_353-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e rede de esgoto da Rua 10, no Loteamento Sol Nascente, na Divinéa, Em Aquiraz, neste Município.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1989/req_354-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1989/req_354-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça na localidade do Mendes, em Araças, neste município.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1990/req_355-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1990/req_355-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em Pedra Tosca da Rua popularmente conhecida como "Rua da Marmoraria Capixada", localizada no Olho D`água, Machuca, neste município.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1991/req_356-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1991/req_356-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do chafariz da Rua Francisco Câmara, próximo a do Alex, no Centro, neste município.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1992/req_357-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1992/req_357-2025.pdf</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1993/req_358-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1993/req_358-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz do Jacundá, próximo ao Mercadinho Tyão, neste município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1994/req_359-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1994/req_359-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do chafariz da Gruta, no Centro, neste município.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1995/req_360-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1995/req_360-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do charafiz público, na Rua dos Buiús, no Machuca, neste município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1996/req_361-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1996/req_361-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação do Chafariz Público, na Rua do Gegê, no Machuca, neste município.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2010/req_362-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2010/req_362-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra poliesportiva na Escola Maria Façanha de Sá, no Porto das Dunas, neste município.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2011/req_363-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2011/req_363-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de lixeiras públicas na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2012/req_364-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2012/req_364-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Geraldo Viana Sampaio, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2013/req_365-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2013/req_365-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Tatu, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2014/req_366-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2014/req_366-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Manoel Ferreira Sobrinho, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2015/req_367-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2015/req_367-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Lenita, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2016/req_368-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2016/req_368-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Beatriz, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2017/req_369-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2017/req_369-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Péricles Castelo Branco, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2018/req_370-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2018/req_370-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Paula, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2019/req_371-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2019/req_371-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Luana, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2020/req_372-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2020/req_372-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Helena, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2021/req_373-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2021/req_373-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Conceição, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2022/req_374-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2022/req_374-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação da Rua Pontal da Praia, Área Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2023/req_375-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2023/req_375-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação, limpeza e podas da praça matriz da Tapera, neste município.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2024/req_376-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2024/req_376-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza com trator roçadeira para abrir ruas fechadas de mato na Vila Pagã até a CE 040, distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2025/req_377-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2025/req_377-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Abdon Correia Lima, Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2026/req_378-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2026/req_378-2025.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação da CE 040 nas proximidades da Smart City até o Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2027/req_379-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2027/req_379-2025.pdf</t>
   </si>
   <si>
     <t>Requer a criação da Casa da Mulher, neste município.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2040/req_380-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2040/req_380-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Luiz de Lima Alves, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2041/req_381-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2041/req_381-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua José Pires de Araújo, na localidade da Área Verde Ville, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2042/req_382-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2042/req_382-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da rua conhecida como Beco do Maciel, que se inicia na Rua Francisco Moreira Alves e finaliza na Rua Francisco Luiz do Nascimento, na localidade de Telha, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2044/req_384-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2044/req_384-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua José Pires de Araújo, na localidade de àrea verede ville, no distrito de camará, nneste município</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2045/req_385-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2045/req_385-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação em pedra tosca da Rua José Vidal Araújo que dá acesso ao empreendimento Aquiraz Riviera, neste município.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2046/req_386-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2046/req_386-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalado de placa de identificação de logradouro em todas as ruas com denominação oficializada da área verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2047/req_387-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2047/req_387-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de asfalto da Rua Zé da Carroça, Area Verde, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2048/req_388-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2048/req_388-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua José Faustino, no Novo Iguape, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2049/req_389-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2049/req_389-2025.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação asfáltica da Rua Área Verde da Tapera 02, neste município.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2050/req_390-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2050/req_390-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua João Moraes da Silva, na Área Verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2051/req_391-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2051/req_391-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua São Longuinho, na Area Verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2052/req_392-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2052/req_392-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Angela, na Area Verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2053/req_393-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2053/req_393-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Edivar Lopes Moreira, no Distrito Tapera, neste município.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2054/req_394-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2054/req_394-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Carnaúba, na Area Verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2055/req_395-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2055/req_395-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Assis Bento de Freitas, na Área Verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2056/req_396-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2056/req_396-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Rio Jordão, na Area Verde da Tapera, neste município.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2074/req_397-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2074/req_397-2025.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da rede de iluminação pública na localidade de Cafezal - Riviera, neste município.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2058/req_398-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2058/req_398-2025.pdf</t>
   </si>
   <si>
     <t>Requer instalação de uma Academia Popular na Praça do Porto das Dunas, neste municipio.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2059/req_399-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2059/req_399-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Creche Leolina Batista Ramos e a construção do espaço de convivência, em Patacas, neste município.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como “Rua J”, no Planalto Arvoredo (Berra Bode), neste município.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como “Rua B”, no Planalto Arvoredo (Berra Bode), neste município.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
@@ -7138,1581 +7144,1581 @@
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua popularmente conhecida como “Rua I”, no Planalto Arvoredo (Berra Bode), neste município.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha, na comunidade Telha, no local de onde estava instalado o UBS da Telha, neste município.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2057/req_409-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2057/req_409-2025.pdf</t>
   </si>
   <si>
     <t>Requer a canalização da água (Drenagem) na localidade de Cafezal - Riviera, neste município.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2075/req_410-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2075/req_410-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada da Vila Pagã iniciando no Viaduto (Bar do Berg) até a Estrada Nova na Tpera, neste município.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2076/req_411-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2076/req_411-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma Sessão Solene em homenagem ao dia do profissional de Educação Física no dia 10 de setembro as 09h.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2079/req_412-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2079/req_412-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a adoção de providências visando à efetividade da Lei Federal nº 13.722/2018 - Lei Lucas, no âmbito das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2080/req_413-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2080/req_413-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação em Pedra Tosca e terraplanagem da Rua Marques de Olinda, na comunidade do Jacundá, neste município.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2081/req_414-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2081/req_414-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação em Pedra Tosca e terraplanagem da Rua Mangaba, na comunidade do Jacundá, neste município.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2082/req_415-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2082/req_415-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação em Pedra Tosca e terraplanagem da Rua Brejeira, na comunidade do Jacundá, neste município.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2083/req_416-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2083/req_416-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação em Pedra Tosca e terraplanagem da Rua Ângelo Gonzaga, na comunidade do Jacundá, neste município.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua José Lima do Nascimento, na localidade Área Verde Ville, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2086/req_418-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2086/req_418-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma areninha, na localidade de Jenipapeiro no distrito de Assis Teixeira, neste município.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2087/req_419-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2087/req_419-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Nelson Diniz peixoto Junior - Loteamento Brisa Mar, Catu, Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2088/req_420-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2088/req_420-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da Pavimentação em pedra tosca da Estrada nova da Tapera, Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2089/req_421-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2089/req_421-2025.pdf</t>
   </si>
   <si>
     <t>Requer a continuação pavimentação em asfalto da Estrada nova da Tapera, Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2090/req_422-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2090/req_422-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação asfáltica, na Rua Porfilho de Castro, no bairro Alto Alegre, neste município.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2091/req_423-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2091/req_423-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a pavimentação asfáltica, na Rua da Fresenius, neste município.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2092/req_424-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2092/req_424-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a construção de uma praça pública na localidade de Jacundá, zona rural, neste município.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2093/req_425-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2093/req_425-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a construção de uma Areninha Tipo II, na locadalide de Jacundá, zona rural, neste município.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2102/req_426-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2102/req_426-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua sem denominação oficial, que liga a estrada principal do Jucurutú com a estrada sem denominação oficial do Campo do Machuca, neste município.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2103/req_427-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2103/req_427-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua sem denominação oficial, popularmente conhecida como Rua do Alex, no Riveira (vizinha a Rua Francisco Calixto), neste município.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2104/req_428-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2104/req_428-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de duas lombadas na Rua José Agostinho da Silva, próximo a Escola José Rodrigues Monteiro na localidade da Área Verde Ville, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2105/req_429-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2105/req_429-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua José dos Santos Silva, na localidade da Telha, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2106/req_430-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2106/req_430-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua José Anastácio, na localidade de Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2107/req_431-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2107/req_431-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua Alves Ferreira, na localidade de Camará, nesse município.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2108/req_432-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2108/req_432-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua Dr. José Cavalcante Junior, na localidade de Camará, nesse muncípio.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2109/req_433-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2109/req_433-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da estrada da Lagoa das Canas/Vila dos Pesqueiros, distrito de Assis Texeira, nesse município.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2110/req_434-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2110/req_434-2025.pdf</t>
   </si>
   <si>
     <t>Requer a camada asfáltica da Rua Antonio Sales, na localidade de Patanhén, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2111/req_435-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2111/req_435-2025.pdf</t>
   </si>
   <si>
     <t>Requer a camada asfáltica da Av. Presidente Castelo Branco, na localidade de Jenipapeiro, no distrito de Assis Texeira, nesse município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2112/req_436-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2112/req_436-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca do Beco da Zizinha, na localidade de Jenipapeiro, no distrito de Assis Texeira, nesse município.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2113/req_437-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2113/req_437-2025.pdf</t>
   </si>
   <si>
     <t>Requer a camada asfáltica da Rua Antonio do Ribeira, na localidade de Ribeira, no distrito de Justiniano de Serpa, nesse município.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2114/req_438-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2114/req_438-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da Rua dos Quitérias, ao lado da MG pré-moldados na lodalidade de Oiticica, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2115/req_439-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2115/req_439-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da rua do Chafariz do Washington da Fabiola, na lodalidade de Boa Vista, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2116/req_440-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2116/req_440-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da rua do Beco do Leno do Zé Maria, na localidade de Oiticica, no distrito de Camará, nesse município.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2117/req_441-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2117/req_441-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a construção de uma praça pública na comunidade do Sítio Ferreira, na Caponga da Bernarda, zona rural, nesse município.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2118/req_442-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2118/req_442-2025.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação de Homenagem Póstuma ao Ex-Prefeito Antônio Fernando Freitas Guimarães - denominação do novo CER - Centro Especializado de Reabilitação, nesse município.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2119/req_443-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2119/req_443-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação intertravado da Rua José Lima Matos, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2120/req_444-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2120/req_444-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação intertravado da Rua Olímpio Gomes, na localidade de Jenipapeiro, nesse município.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2121/req_445-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2121/req_445-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de asfalto da Rua Ernesto Bento, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2122/req_446-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2122/req_446-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de asfalto da Rua Macaco, na localidade de Patacas, nesse município.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2123/req_447-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2123/req_447-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça no Araçazinho do Biel, Estrada do Araças do Biel, na localidade de Pau Pombo, nesse município.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2124/req_448-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2124/req_448-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação de asfalto da Rua José Vidal de Freitas, na localidade de Tapera, nesse município.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2131/req_449-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2131/req_449-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Francisco Pires Sobrinho ate a Vila Pagã, na localidade de Tapera, nesse municipio.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2132/req_450-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2132/req_450-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e a camada asfáltica da rua Beco da Maria Boi, na localidade de Oiticica, no distrito de Camará nesse município.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2133/req_451-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2133/req_451-2025.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação com tratores da estrada Nova Distrito de Tapera, neste município</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2134/req_452-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2134/req_452-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Recuperação da Pavimentação em asfalto (Tapa Buraco) da Rua principal (Rua do Catú leve) Riveira, neste município.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2135/req_453-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2135/req_453-2025.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza da caixa dágua do chafariz do poço cumprido, colocação da tampa e pintura da estrutura do mesmo, poço cumprido Distrito de Tapera, neste município</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2136/req_454-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2136/req_454-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha, no Araças, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2137/req_455-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2137/req_455-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma areninha, em Patacas - Aquiraz, neste município</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2138/req_456-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2138/req_456-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, na Lagoa de Cima, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2139/req_457-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2139/req_457-2025.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento da Rua Luís Pedro, no Tapuio, neste município.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2140/req_458-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2140/req_458-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, no loteamento "chácara do Iguape" no Pau Pombo, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2141/req_459-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2141/req_459-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, Na Tapera, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2142/req_460-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2142/req_460-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, no Sítio Extrema, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2143/req_461-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2143/req_461-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, Na Aldeia, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2144/req_462-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2144/req_462-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, No Jenipapeiro, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2145/req_463-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2145/req_463-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de poço e elevação de base, Na Vila Nova, Caponga, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2146/req_464-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2146/req_464-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça na Igreja Nossa Senhora da Saúde, no Cajueiro do Ministro, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2147/req_465-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2147/req_465-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça na Igreja do Riviera, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2148/req_466-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2148/req_466-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Praça da Matriz São José de Ribamar, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2149/req_467-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2149/req_467-2025.pdf</t>
   </si>
   <si>
     <t>Requer a lluminação e reforma da Praça do Tapuio, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2150/req_468-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2150/req_468-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Revitalização da Lagoa e a drenagem de ruas, na Lagoa de Cima, em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2151/req_469-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2151/req_469-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação da Escola Maria Soares de Freitas, em Patacas, Aquiraz, neste município.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2152/req_470-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2152/req_470-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua do Ronaldo, na localidade da Área verde do Fifi - Patanhém, no distrito de Camará nesse município.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2153/req_471-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2153/req_471-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua da Oficina do Evanildo, na localidade da Área verde do Fifi - Patanhém, no distrito de Camará nesse município.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2157/req_472-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2157/req_472-2025.pdf</t>
   </si>
   <si>
     <t>Requer a designação de audiência pública a fim de debater sobre o atendimento da Defensoria Pública do Estado do Ceará, no âmbito do Município de Aquiraz.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2158/req_473-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2158/req_473-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Valdemiro Bento da Silva, na localidade do Novo Iguape, neste município.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2159/req_474-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2159/req_474-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche no Novo Iguape, neste município.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2160/req_475-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2160/req_475-2025.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da Rua São João, Novo Iguape, neste município.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2161/req_476-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2161/req_476-2025.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rota do TGA (Trasporte Gratuito de Aquiraz) incluindo o atendimento as seguintes vias e localidades: Rua Aloisio de Castro até a Rua Neném Norato, povoado da Lagoa do Loteamento, Rua João Lima, Rua Manoel Pedro, dando continuidade da rota na Rua José Alves Pereira à Av. Noé Leite, na localidade de Tapuio, no distrito João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2162/req_477-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2162/req_477-2025.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da rede elétrica e iluminação pública da comunidade de Cachoeira, na localidade de Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2163/req_478-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2163/req_478-2025.pdf</t>
   </si>
   <si>
     <t>Requer a extensão da rede elétrica e iluminação pública da Rua Manoel Pedro até o sítio do Josimar de Castro, na localidade de Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2164/req_479-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2164/req_479-2025.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de letreiros de receptividade, Bem Vindo na entrada do Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2165/req_480-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2165/req_480-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Ésio Martins, na comunidade da Cachoeira, na localidade de Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2166/req_481-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2166/req_481-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Júlio César Magalhães, na comunidade de Cachoeira, na localidade de Tapuio, no distrito de João de Castro, nesse município.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2167/req_482-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2167/req_482-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Henrique Eloi da Silva, Fagundes, nesse município.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2168/req_483-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2168/req_483-2025.pdf</t>
   </si>
   <si>
     <t>Requer a extensão do monitoramento via câmeras em todas as areninhas (municipal ou estadual) ou arena escola, nesse município.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2169/req_484-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2169/req_484-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Creche Criança Feliz na TV São João, Centro, nesse município.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2176/req_485-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2176/req_485-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca e camada asfáltica na Rua da Restauração (Lar da paz) Camará - Aquiraz.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2177/req_486-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2177/req_486-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca e camada asfáltica na Rua Raimundo Saraiva de Lemos Camará - Aquiraz.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2178/req_487-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2178/req_487-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca e camada asfáltica na Rua Estrada da Santa Maria (rua da Chafariz do Ângela), Camará - Aquiraz.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2179/req_488-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2179/req_488-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Francisco Cassiano da Costa no Bairro das Goiabeiras no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2180/req_489-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2180/req_489-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua João Elano da Silva (Beco da Fatima) no Bairro Croata no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2181/req_490-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2181/req_490-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Osvaldo Correia Assunção no Bairro Pau Branco no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2182/req_491-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2182/req_491-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Jonas Riberio Dantas e Parte da Rua Raquel Ribeiro de Sousa no Bairro Sede de Serpa no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2183/req_492-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2183/req_492-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Raimunda Ferreira de Sousa e Parte da Rua Ludugera Targino da Costa no Bairro das Goiabeiras no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2184/req_493-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2184/req_493-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Dijacie Ferreira da Silva no Bairro Lagoa do Ramo no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2185/req_494-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2185/req_494-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Nonato da Silva no Bairro Lagoa do Ramo no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2186/req_495-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2186/req_495-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca/asfalto na Rua Antônio Marcos Fernandes de Sousa no Bairro Lagoa do Ramo no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Denomina de Rua Sebastião Ferreira Lima na localidade de Galiléia - Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2189/req_498-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2189/req_498-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a Pavimentação em Pedra tosca, Na Rua Antônio Lourenço (Gato morto) na Comunidade da Caponga da Bernarda, neste município.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2190/req_499-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2190/req_499-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a Pavimentação em Pedra tosca, na Rua Planalto do Sol no Bairro do Novo Iguape, neste município.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Reque a construção de uma praça no Localidade Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Chico Carlos, Fernando do Picão</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2192/req_501-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2192/req_501-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção de uma praça no Loteamento Abdon Correia Lima, na localidade Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2193/req_502-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2193/req_502-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção em pedra tosca (calçamento) na Rua M, localizado no Bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2194/req_503-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2194/req_503-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção em pedra tosca (calçamento) na Rua F, localizado no Bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2195/req_504-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2195/req_504-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção em pedra tosca (calçamento) na Rua C, localizado no Bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2197/req_505-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2197/req_505-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção em pedra tosca (calçamento) na Rua Waldery Botelho, localizado no Bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2198/req_506-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2198/req_506-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção em pedra tosca (calçamento) na Rua Elizete Batista de Araujo, localizado no Bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2199/req_507-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2199/req_507-2025.pdf</t>
   </si>
   <si>
     <t>Reque a construção em pedra tosca (calçamento) na Rua Q, localizado no Bairro Parque da Prainha, neste município.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2201/req_508-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2201/req_508-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a Reforma e Melhoria da Estrada do Ferreira na comunidade da Caponga da Bernarda, neste municipio.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2202/req_509-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2202/req_509-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Recuperação da estrutura do Chafariz, Pintura e limpeza da caixa dágua da Área Verde do Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2203/req_510-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2203/req_510-2025.pdf</t>
   </si>
   <si>
     <t>Requer a alteração de Rota Roxa do TGA que sai do Batoque, Caracará, Cajueiro do Ministro, Rola Bal, Machuca, Rodoviária (Centro), neste município.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2204/req_511-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2204/req_511-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua principal e, Rua do Chafariz da área verde do Cajueiro do Ministro, neste município.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2205/req_512-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2205/req_512-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua principal do engenho Velho, Distrito de Tapera, Neste municipio.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2206/req_513-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2206/req_513-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Desapropriação, Recuperação e melhor uso do prédio da antiga escola (Abdon Correia Lima) na área verde da Cajueiro, Neste municipio.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2212/req_514-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2212/req_514-2025.pdf</t>
   </si>
   <si>
     <t>Requer um pórtico turistico com letreiros de identificação, com iluminação em led na entrada da Tapera, Neste municipio.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2213/req_515-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2213/req_515-2025.pdf</t>
   </si>
   <si>
     <t>Requer em pedra tosca (calçamento) na Rua caracol, localizado no Distrito Tapera, neste município.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2221/req_516-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2221/req_516-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Luiz Pires Moreira, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2222/req_517-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2222/req_517-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Milton Dias, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2223/req_518-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2223/req_518-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Eduardo Gomes, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2224/req_519-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2224/req_519-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfaltica na Rua do Bonito, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2225/req_520-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2225/req_520-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Tainha, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2226/req_521-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2226/req_521-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Rogaciano Leite, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2227/req_522-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2227/req_522-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Lucimar Câmara Amaral, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2228/req_523-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2228/req_523-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma da Praça Mestre de Oliveira, na Prainha, neste município.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2229/req_524-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2229/req_524-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a reforma e revitalização da Praça da Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2231/req_525-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2231/req_525-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a construção de uma nova praça pública (ao lado da quadra) na comunidade da Caponga da Bernarda, neste município.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2239/req_526-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2239/req_526-2025.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça, brinquedopraça infantil e Academia Popular na Localidade de Fagundes, neste município.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2240/req_527-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2240/req_527-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção da pavimentação asfáltica na Rua Anselmo Correia Damasceno, localizado na comunidade Fagundes, neste município.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2241/req_528-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2241/req_528-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Reativação do Chafariz, da comunidade do Riviera, neste município.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2242/req_529-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2242/req_529-2025.pdf</t>
   </si>
   <si>
     <t>Requer um pórtico turístico com letreiros de identificação, com iluminação em led na entrada do Porto da Dunas, Neste município.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2244/req_530-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2244/req_530-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder Executivo Municipal, que seja tomada  as providências necessárias, junto ao Governo do Estado, para que seja instalado um Batalhão do corpo de Bombeiros Militar, em nosso município.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2246/req_531-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2246/req_531-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reestruturação do Campo do Jenipapeiro, com iluminação , construção de vestiários. banheiros e nivelamento do campo, localizado na comunidade de Jenipapeiro, neste município.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2262/req_532-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2262/req_532-2025.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do necrotério, do Hospital Geral Manoel Assunção Pires, neste município.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2263/req_533-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2263/req_533-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na Rua José Silvestre de Almeida, no Jucurutú, neste município.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2264/req_534-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2264/req_534-2025.pdf</t>
   </si>
   <si>
     <t>Requer a intervenção da Secretaria de Obras (SECOB) junto a CAGECE (ESTADO), a fim de executar estudos para obras de drenagem e, assim, evitar novos alagamentos na época das fortes chuvas, alagamentos na época das fortes chuvas, na travessa Amadeu Tavares de Abreu, no bairro Alto Alegre, neste município.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2265/req_535-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2265/req_535-2025.pdf</t>
   </si>
   <si>
     <t>Requer a perfuração de um poço profundo no Cemitério Público do Iguape neste Município.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2266/req_536-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2266/req_536-2025.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma sala de fisioterapia no PSF do Iguape neste Município.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2267/req_537-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2267/req_537-2025.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravado, em torno da Igreja Católica Sagrada Família, no Machuca, neste município.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2268/req_538-2025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2268/req_538-2025.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma capela no Cemitério Público do Iguape neste município.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>teste</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -9031,67 +9037,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2006/parecer_previo_115_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1885/pelom_001-20251.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2125/pelom_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1953/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2289/plc_003-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2290/plc_004-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2291/plc_005-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2292/plc_006-20251.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2288/plc_007-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1533/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1566/pl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1569/pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1603/pl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1633/pl_006-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1634/pl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1638/pl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1636/pl_010-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_014-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1723/pl_015-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1724/pl_016-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1750/pl_017-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1805/pl_018-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1765/pl_019-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1799/pl_020-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1806/pl_021-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1802/pl_022-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1807/pl_023-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1808/pl_024-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1825/pl_025-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1826/pl_026-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1842/pl_028-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1843/pl_029-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1845/pl_031-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1863/pl_032-20251.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1873/pl_033-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1884/pl_034-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1893/pl_036-20251.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1894/pl_037-20251.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1917/pl_038-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_039-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_040-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1920/pl_041-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1921/pl_042-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1922/pl_043-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1923/pl_044-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1924/pl_045-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1927/pl_046-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1949/pl_047-20251.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1950/pl_48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1951/pl_049-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1952/pl_050-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1968/pl_051-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1969/pl_053-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1970/pl_054-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1971/pl_055-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2004/pl_056-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1972/pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_058-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_059-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_060-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1976/pl_061-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2000/pl_062-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2001/pl_063-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2002/pl_064-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2003/pl_065-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1997/pl_066-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1977/pl_067-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1978/pl_068-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_069-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1999/pl_070-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_071-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2007/pl_072-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2008/pl_073-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_074-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_075-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2009/pl_077-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_078-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2031/pl_079-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2033/pl_080-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2034/pl_081-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_082-20251.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2037/pl_083-20251.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2038/pl_084-20251.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2068/pl_085-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_086-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2128/pl_087-2025_ppa_-_2o_turno_compressed.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2095/pl_088-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2084/pl_089-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2094/pl_090-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_091-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_092-2025_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_093-2025_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2099/pl_094-2025_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_095-2025_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2101/pl_096-2025_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_097-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2129/pl_098-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2154/pl_100-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2155/pl_101-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2156/pl_102-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2172/pl_105-2025_2o_turno_comp.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_107-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2200/pl_109-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2207/pl_110-20251.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2208/pl_111-20251.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2209/pl_112-20251.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2210/pl_113-20251.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_114-20251.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_115-20251.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2215/pl_116-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2216/pl_117-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2217/pl_118-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2218/pl_119-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2235/pl_120-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2219/pl_121-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2220/pl_122-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2232/pl_123-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2233/pl_124-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2234/pl_125-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2236/pl_126-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2237/pl_127-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2238/pl_128-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2230/pl_129-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2243/pl_130-20251.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2245/pl_131-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2247/pl_132-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2249/pl_134-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2250/pl_135-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_136-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_137-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2260/pl_138-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2261/pl_139-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_140-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2270/pl_141-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2271/pl_142-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2272/pl_143-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2273/pl_144-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2274/pl_145-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2275/pl_146-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2276/pl_147-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_148-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2278/pl_149-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2279/pl_150-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2281/pl_151-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2282/pl_152-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2283/pl_153-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2284/pl_154-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2285/pl_155-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_156-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2287/pl_157-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1567/pdl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1568/pdl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1570/pdl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1571/pdl_010-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1635/pdl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1714/pdl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1748/pdl_013-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1798/pdl_014-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1797/pdl_015-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1795/pdl_016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1751/pdl_017-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1764/pdl_018-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1796/pdl_019-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1804/pdl_021-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1839/pdl_022-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1840/pdl_023-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1841/pdl_024-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1928/pdl_025-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2251/pdl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2252/pdl_028-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2253/pdl_029-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2254/pdl_030-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2255/pdl_031-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2256/pdl_032-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2257/pdl_033-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2126/pre_003-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_001-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_002-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1500/ind_003-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_004-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_005-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1503/ind_006-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_007-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_008-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_009-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_010-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_011-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_012-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_013-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_014-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_015-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_016-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_017-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_018-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_019-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_020-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_021-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_022-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_023-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_024-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_025-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_026-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_027-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1525/ind_028-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_029-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_030-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_031-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1529/ind_032-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1530/ind_033-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1531/ind_034-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1604/ind_035-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1605/ind_036-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1606/ind_037-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1607/ind_038-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1640/ind_039-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_040-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_041-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_042-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_043-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_044-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_045-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1534/req_001-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1535/req_002-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1536/req_003-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1537/req_004-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1538/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1539/req_006-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1540/req_007-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1541/req_008-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1542/req_009-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1543/req_010-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1544/req_011-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1545/req_012-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1546/req_013-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1547/req_014-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1548/req_015-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1549/req_016-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1550/req_017-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1551/req_018-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1552/req_019-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1553/req_020-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1554/req_021-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1555/req_022-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1556/req_023-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1557/req_024-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1558/req_025-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1559/req_026-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1560/req_027-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1561/req_028-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1562/req_029-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1563/req_030-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1572/req_031-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1573/req_032-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1574/req_033-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1575/req_034-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1576/req_035-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1577/req_036-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1578/req_037-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1579/req_038-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1580/req_039-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1581/req_040-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1582/req_041-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1583/req_042-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1584/req_043-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1585/req_044-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1586/req_045-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1588/req_047-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1589/req_048-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1590/req_049-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1591/req_050-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1592/req_051-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1593/req_052-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1594/req_053-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1595/req_054-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1596/req_055-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1597/req_056-2025_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1598/req_057-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1599/req_058-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1600/req_059-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1601/req_060-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1608/req_061-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1609/req_062-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1610/req_063-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1611/req_064-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1612/req_065-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1613/req_066-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1614/req_067-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1615/req_068-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1616/req_069-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1617/req_070-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1618/req_071-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1619/req_072-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1620/req_073-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1621/req_074-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1622/req_075-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1623/req_076-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1624/req_077-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1625/req_078-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1626/req_079-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1627/req_080-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1628/req_081-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1629/req_082-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1630/req_083-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1631/req_084-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1632/req_085-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1642/req_086-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1643/req_087-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1644/req_088-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1645/req_089-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1646/req_090-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1647/req_091-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1648/req_092-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1649/req_093-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1650/req_094-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1651/req_095-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1652/req_096-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1653/req_097-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1654/req_098-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1655/req_099-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1656/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1657/req_0101-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1658/req_0102-2025_005.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1659/req_0103-2025_006.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1660/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1661/req_106-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1662/req_107-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1663/req_108-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1664/req_109-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1665/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1639/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1666/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1667/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1668/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1669/req_0115-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1671/req_0117-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1672/req_0118-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1673/req_0119-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1674/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1675/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1676/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1677/req_123-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1678/req_124-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/req_125-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1680/req_126-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1681/req_127-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1682/req_128-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1683/req_129-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1684/req_130-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1685/req_131-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1686/req_132-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1687/req_133-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1688/req_134-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1689/req_135-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1690/req_136-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1691/req_137-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1692/req_138-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1693/req_139-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1694/req_140-2025_1.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1695/req_141-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1696/req_142-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1697/req_143-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1698/req_144-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1699/req_145-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1700/req_146-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1701/req_147-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1702/req_148-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1703/req_149-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1704/req_150-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1705/req_151-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1715/req_152-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1716/req_153-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1717/req_154-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1718/req_155-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1719/req_156-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1720/req_157-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1721/req_158-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1722/req_159-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1708/req_160-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1709/req_161-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1710/req_162-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1711/req_163-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1726/req_164-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1712/req_165-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1713/req_166-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1707/req_167-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1725/req_168-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1727/req_169-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1730/req_170-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1731/req_171-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1732/req_172-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1733/req_173-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1728/req_174-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1734/req_175-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1735/req_176-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1729/req_177-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1736/req_178-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1737/req_179-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1738/req_180-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1739/req_181-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1740/req_182-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1741/req_183-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1742/req_184-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1743/req_185-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1744/req_186-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1745/req_187-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1746/req_188-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1747/req_189-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1752/req_190-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1753/req_191-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1754/req_192-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1755/req_193-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1756/req_194-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1757/req_195-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1758/req_196-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1759/req_197-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1760/req_198-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1761/req_199-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1762/req_200-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1929/req_201-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1930/req_202-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1931/req_203-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1932/req_204-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1933/req_205-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1934/req_206-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1936/req_207-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1937/req_208-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1939/req_209-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1938/req_210-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1935/req_211-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1787/req_212-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1788/req_213-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1789/req_214-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1790/req_215-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1791/req_216-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1792/req_217-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1793/req_218-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1794/req_219-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1780/req_220-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1781/req_221-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1782/req_222-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1783/req_223-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1784/req_224-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1785/req_225-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1786/req_226-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1775/req_227-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1776/req_228-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1777/req_229-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1778/req_230-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1779/req_231-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1766/req_232-2025_1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1767/req_233-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1768/req_234-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1769/req_235-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1770/req_236-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1771/req_237-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1772/req_238-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1773/req_239-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1774/req_240-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1809/req_241-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1810/req_242-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1811/req_243-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1812/req_244-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1813/req_245-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1814/req_246-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1815/req_247-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1816/req_248-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1817/req_249-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1818/req_250-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1819/req_251-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1820/req_252-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1821/req_253-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1822/req_254-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1823/req_255-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1824/req_256-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1827/req_257-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1828/req_258-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1829/req_259-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1836/req_260-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1830/req_261-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1831/req_262-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1832/req_263-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1833/req_264-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1834/req_265-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1835/req_266-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1837/req_267-2025..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1838/req_268-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1847/req_269-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1848/req_270-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1849/req_271-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1850/req_272-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1851/req_273-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1852/req_274-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1853/req_275-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1854/req_276-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1855/req_277-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1857/req_279-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1858/req_280-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1859/req_281-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1860/req_282-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1861/req_283-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1862/req_284-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1865/req_285-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1866/req_286-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1867/req_287-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1869/req_289-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1870/req_290-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1871/req_291-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1872/req_292-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1874/req_293-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1875/req_294-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1876/req_295-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1877/req_296-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1880/req_299-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1881/req_300-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1882/req_301-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1883/req_302-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1887/req_303-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1888/req_304-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1889/req_305-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1890/req_306-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1891/req_307-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1892/req_308-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1895/req_309-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1896/req_310-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1897/req_311-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1898/req_312-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1899/req_313-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1904/req_314-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1905/req_315-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1906/req_316-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1907/req_317-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1908/req_318-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1909/req_319-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1910/req_320-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1911/req_321-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1912/req_323-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1913/req_324-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1914/req_325-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1915/req_326-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1916/req_327-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1926/req_328-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1940/req_329-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1941/req_330-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1942/req_331-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1944/req_333-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1945/req_334-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1946/req_335-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1947/req_336-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1948/req_337-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1954/req_338-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1955/req_339-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1956/req_340-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1957/req_341-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1958/req_342-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1959/req_343-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1986/req_351-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1987/req_352-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1988/req_353-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1989/req_354-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1990/req_355-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1991/req_356-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1992/req_357-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1993/req_358-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1994/req_359-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1995/req_360-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1996/req_361-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2010/req_362-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2011/req_363-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2012/req_364-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2013/req_365-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2014/req_366-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2015/req_367-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2016/req_368-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2017/req_369-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2018/req_370-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2019/req_371-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2020/req_372-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2021/req_373-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2022/req_374-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2023/req_375-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2024/req_376-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2025/req_377-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2026/req_378-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2027/req_379-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2040/req_380-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2041/req_381-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2042/req_382-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2044/req_384-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2045/req_385-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2046/req_386-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2047/req_387-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2048/req_388-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2049/req_389-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2050/req_390-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2051/req_391-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2052/req_392-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2053/req_393-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2054/req_394-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2055/req_395-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2056/req_396-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2074/req_397-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2058/req_398-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2059/req_399-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2057/req_409-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2075/req_410-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2076/req_411-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2079/req_412-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2080/req_413-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2081/req_414-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2082/req_415-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2083/req_416-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2086/req_418-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2087/req_419-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2088/req_420-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2089/req_421-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2090/req_422-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2091/req_423-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2092/req_424-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2093/req_425-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2102/req_426-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2103/req_427-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2104/req_428-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2105/req_429-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2106/req_430-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2107/req_431-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2108/req_432-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2109/req_433-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2110/req_434-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2111/req_435-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2112/req_436-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2113/req_437-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2114/req_438-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2115/req_439-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2116/req_440-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2117/req_441-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2118/req_442-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2119/req_443-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2120/req_444-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2121/req_445-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2122/req_446-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2123/req_447-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2124/req_448-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2131/req_449-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2132/req_450-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2133/req_451-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2134/req_452-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2135/req_453-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2136/req_454-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2137/req_455-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2138/req_456-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2139/req_457-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2140/req_458-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2141/req_459-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2142/req_460-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2143/req_461-2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2144/req_462-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2145/req_463-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2146/req_464-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2147/req_465-2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2148/req_466-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2149/req_467-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2150/req_468-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2151/req_469-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2152/req_470-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2153/req_471-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2157/req_472-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2158/req_473-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2159/req_474-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2160/req_475-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2161/req_476-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2162/req_477-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2163/req_478-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2164/req_479-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2165/req_480-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2166/req_481-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2167/req_482-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2168/req_483-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2169/req_484-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2176/req_485-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2177/req_486-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2178/req_487-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2179/req_488-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2180/req_489-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2181/req_490-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2182/req_491-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2183/req_492-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2184/req_493-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2185/req_494-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2186/req_495-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2189/req_498-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2190/req_499-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2192/req_501-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2193/req_502-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2194/req_503-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2195/req_504-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2197/req_505-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2198/req_506-2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2199/req_507-2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2201/req_508-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2202/req_509-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2203/req_510-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2204/req_511-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2205/req_512-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2206/req_513-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2212/req_514-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2213/req_515-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2221/req_516-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2222/req_517-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2223/req_518-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2224/req_519-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2225/req_520-2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2226/req_521-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2227/req_522-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2228/req_523-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2229/req_524-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2231/req_525-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2239/req_526-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2240/req_527-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2241/req_528-2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2242/req_529-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2244/req_530-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2246/req_531-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2262/req_532-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2263/req_533-2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2264/req_534-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2265/req_535-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2266/req_536-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2267/req_537-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2268/req_538-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2006/parecer_previo_115_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1885/pelom_001-20251.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2125/pelom_n._002-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1953/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2289/plc_003-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2290/plc_004-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2291/plc_005-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2292/plc_006-20251.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2288/plc_007-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1532/pl_001-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1533/pl_002-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1566/pl_003-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1569/pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1603/pl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1633/pl_006-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1634/pl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1638/pl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1636/pl_010-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1706/pl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1749/pl_014-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1723/pl_015-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1724/pl_016-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1750/pl_017-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1805/pl_018-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1765/pl_019-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1799/pl_020-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1806/pl_021-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1802/pl_022-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1807/pl_023-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1808/pl_024-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1825/pl_025-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1826/pl_026-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1842/pl_028-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1843/pl_029-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1845/pl_031-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1863/pl_032-20251.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1873/pl_033-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1884/pl_034-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1893/pl_036-20251.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1894/pl_037-20251.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1917/pl_038-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1918/pl_039-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1919/pl_040-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1920/pl_041-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1921/pl_042-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1922/pl_043-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1923/pl_044-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1924/pl_045-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1927/pl_046-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1949/pl_047-20251.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1950/pl_48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1951/pl_049-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1952/pl_050-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1968/pl_051-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1969/pl_053-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1970/pl_054-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1971/pl_055-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2004/pl_056-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1972/pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_058-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_059-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_060-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1976/pl_061-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2000/pl_062-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2001/pl_063-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2002/pl_064-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2003/pl_065-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1997/pl_066-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1977/pl_067-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1978/pl_068-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_069-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1999/pl_070-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2028/pl_071-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2007/pl_072-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2008/pl_073-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_074-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2032/pl_075-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2009/pl_077-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_078-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2031/pl_079-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2033/pl_080-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2034/pl_081-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_082-20251.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2037/pl_083-20251.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2038/pl_084-20251.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2068/pl_085-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_086-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2128/pl_087-2025_ppa_-_2o_turno_compressed.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2095/pl_088-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2084/pl_089-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2094/pl_090-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_091-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_092-2025_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_093-2025_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2099/pl_094-2025_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_095-2025_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2101/pl_096-2025_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_097-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2129/pl_098-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2130/pl_099-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2154/pl_100-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2155/pl_101-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2156/pl_102-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2172/pl_105-2025_2o_turno_comp.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2173/pl_106-20251.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2174/pl_107-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2200/pl_109-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2207/pl_110-20251.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2208/pl_111-20251.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2209/pl_112-20251.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2210/pl_113-20251.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_114-20251.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_115-20251.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2215/pl_116-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2216/pl_117-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2217/pl_118-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2218/pl_119-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2235/pl_120-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2219/pl_121-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2220/pl_122-2025aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2232/pl_123-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2233/pl_124-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2234/pl_125-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2236/pl_126-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2237/pl_127-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2238/pl_128-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2230/pl_129-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2243/pl_130-20251.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2245/pl_131-2025_aprovado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2247/pl_132-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2249/pl_134-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2250/pl_135-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_136-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2259/pl_137-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2260/pl_138-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2261/pl_139-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2269/pl_140-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2270/pl_141-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2271/pl_142-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2272/pl_143-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2273/pl_144-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2274/pl_145-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2275/pl_146-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2276/pl_147-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2277/pl_148-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2278/pl_149-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2279/pl_150-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2281/pl_151-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2282/pl_152-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2283/pl_153-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2284/pl_154-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2285/pl_155-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2286/pl_156-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2287/pl_157-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1567/pdl_007-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1568/pdl_008-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1570/pdl_009-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1571/pdl_010-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1635/pdl_011-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1714/pdl_012-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1748/pdl_013-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1798/pdl_014-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1797/pdl_015-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1795/pdl_016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1751/pdl_017-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1764/pdl_018-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1796/pdl_019-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1804/pdl_021-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1839/pdl_022-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1840/pdl_023-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1841/pdl_024-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1928/pdl_025-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2251/pdl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2252/pdl_028-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2253/pdl_029-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2254/pdl_030-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2255/pdl_031-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2256/pdl_032-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2257/pdl_033-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2126/pre_003-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_001-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_002-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1500/ind_003-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_004-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_005-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1503/ind_006-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1504/ind_007-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1505/ind_008-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1506/ind_009-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1507/ind_010-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_011-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_012-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_013-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_014-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_015-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_016-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1514/ind_017-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_018-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_019-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_020-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_021-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_022-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1520/ind_023-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1521/ind_024-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1522/ind_025-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1523/ind_026-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_027-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1525/ind_028-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_029-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_030-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_031-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1529/ind_032-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1530/ind_033-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1531/ind_034-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1604/ind_035-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1605/ind_036-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1606/ind_037-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1607/ind_038-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1640/ind_039-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1900/ind_040-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1901/ind_041-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1902/ind_042-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1903/ind_043-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_044-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_045-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1534/req_001-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1535/req_002-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1536/req_003-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1537/req_004-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1538/req_005-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1539/req_006-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1540/req_007-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1541/req_008-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1542/req_009-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1543/req_010-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1544/req_011-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1545/req_012-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1546/req_013-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1547/req_014-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1548/req_015-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1549/req_016-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1550/req_017-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1551/req_018-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1552/req_019-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1553/req_020-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1554/req_021-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1555/req_022-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1556/req_023-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1557/req_024-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1558/req_025-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1559/req_026-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1560/req_027-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1561/req_028-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1562/req_029-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1563/req_030-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1572/req_031-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1573/req_032-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1574/req_033-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1575/req_034-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1576/req_035-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1577/req_036-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1578/req_037-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1579/req_038-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1580/req_039-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1581/req_040-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1582/req_041-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1583/req_042-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1584/req_043-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1585/req_044-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1586/req_045-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1588/req_047-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1589/req_048-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1590/req_049-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1591/req_050-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1592/req_051-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1593/req_052-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1594/req_053-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1595/req_054-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1596/req_055-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1597/req_056-2025_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1598/req_057-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1599/req_058-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1600/req_059-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1601/req_060-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1608/req_061-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1609/req_062-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1610/req_063-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1611/req_064-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1612/req_065-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1613/req_066-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1614/req_067-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1615/req_068-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1616/req_069-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1617/req_070-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1618/req_071-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1619/req_072-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1620/req_073-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1621/req_074-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1622/req_075-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1623/req_076-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1624/req_077-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1625/req_078-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1626/req_079-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1627/req_080-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1628/req_081-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1629/req_082-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1630/req_083-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1631/req_084-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1632/req_085-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1642/req_086-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1643/req_087-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1644/req_088-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1645/req_089-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1646/req_090-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1647/req_091-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1648/req_092-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1649/req_093-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1650/req_094-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1651/req_095-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1652/req_096-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1653/req_097-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1654/req_098-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1655/req_099-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1656/req_100-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1657/req_0101-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1658/req_0102-2025_005.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1659/req_0103-2025_006.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1660/req_104-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1661/req_106-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1662/req_107-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1663/req_108-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1664/req_109-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1665/req_110-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1639/req_111-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1666/req_112-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1667/req_113-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1668/req_114-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1669/req_0115-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1671/req_0117-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1672/req_0118-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1673/req_0119-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1674/req_120-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1675/req_121-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1676/req_122-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1677/req_123-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1678/req_124-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1679/req_125-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1680/req_126-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1681/req_127-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1682/req_128-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1683/req_129-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1684/req_130-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1685/req_131-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1686/req_132-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1687/req_133-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1688/req_134-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1689/req_135-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1690/req_136-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1691/req_137-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1692/req_138-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1693/req_139-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1694/req_140-2025_1.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1695/req_141-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1696/req_142-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1697/req_143-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1698/req_144-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1699/req_145-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1700/req_146-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1701/req_147-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1702/req_148-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1703/req_149-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1704/req_150-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1705/req_151-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1715/req_152-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1716/req_153-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1717/req_154-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1718/req_155-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1719/req_156-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1720/req_157-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1721/req_158-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1722/req_159-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1708/req_160-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1709/req_161-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1710/req_162-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1711/req_163-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1726/req_164-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1712/req_165-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1713/req_166-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1707/req_167-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1725/req_168-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1727/req_169-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1730/req_170-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1731/req_171-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1732/req_172-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1733/req_173-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1728/req_174-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1734/req_175-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1735/req_176-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1729/req_177-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1736/req_178-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1737/req_179-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1738/req_180-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1739/req_181-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1740/req_182-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1741/req_183-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1742/req_184-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1743/req_185-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1744/req_186-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1745/req_187-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1746/req_188-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1747/req_189-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1752/req_190-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1753/req_191-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1754/req_192-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1755/req_193-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1756/req_194-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1757/req_195-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1758/req_196-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1759/req_197-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1760/req_198-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1761/req_199-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1762/req_200-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1929/req_201-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1930/req_202-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1931/req_203-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1932/req_204-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1933/req_205-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1934/req_206-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1936/req_207-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1937/req_208-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1939/req_209-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1938/req_210-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1935/req_211-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1787/req_212-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1788/req_213-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1789/req_214-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1790/req_215-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1791/req_216-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1792/req_217-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1793/req_218-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1794/req_219-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1780/req_220-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1781/req_221-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1782/req_222-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1783/req_223-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1784/req_224-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1785/req_225-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1786/req_226-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1775/req_227-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1776/req_228-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1777/req_229-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1778/req_230-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1779/req_231-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1766/req_232-2025_1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1767/req_233-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1768/req_234-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1769/req_235-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1770/req_236-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1771/req_237-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1772/req_238-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1773/req_239-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1774/req_240-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1809/req_241-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1810/req_242-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1811/req_243-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1812/req_244-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1813/req_245-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1814/req_246-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1815/req_247-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1816/req_248-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1817/req_249-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1818/req_250-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1819/req_251-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1820/req_252-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1821/req_253-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1822/req_254-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1823/req_255-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1824/req_256-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1827/req_257-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1828/req_258-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1829/req_259-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1836/req_260-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1830/req_261-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1831/req_262-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1832/req_263-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1833/req_264-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1834/req_265-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1835/req_266-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1837/req_267-2025..pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1838/req_268-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1847/req_269-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1848/req_270-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1849/req_271-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1850/req_272-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1851/req_273-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1852/req_274-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1853/req_275-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1854/req_276-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1855/req_277-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1857/req_279-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1858/req_280-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1859/req_281-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1860/req_282-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1861/req_283-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1862/req_284-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1865/req_285-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1866/req_286-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1867/req_287-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1869/req_289-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1870/req_290-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1871/req_291-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1872/req_292-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1874/req_293-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1875/req_294-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1876/req_295-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1877/req_296-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1880/req_299-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1881/req_300-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1882/req_301-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1883/req_302-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1887/req_303-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1888/req_304-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1889/req_305-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1890/req_306-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1891/req_307-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1892/req_308-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1895/req_309-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1896/req_310-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1897/req_311-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1898/req_312-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1899/req_313-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1904/req_314-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1905/req_315-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1906/req_316-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1907/req_317-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1908/req_318-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1909/req_319-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1910/req_320-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1911/req_321-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1912/req_323-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1913/req_324-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1914/req_325-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1915/req_326-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1916/req_327-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1926/req_328-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1940/req_329-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1941/req_330-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1942/req_331-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1944/req_333-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1945/req_334-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1946/req_335-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1947/req_336-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1948/req_337-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1954/req_338-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1955/req_339-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1956/req_340-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1957/req_341-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1958/req_342-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1959/req_343-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1986/req_351-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1987/req_352-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1988/req_353-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1989/req_354-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1990/req_355-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1991/req_356-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1992/req_357-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1993/req_358-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1994/req_359-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1995/req_360-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/1996/req_361-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2010/req_362-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2011/req_363-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2012/req_364-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2013/req_365-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2014/req_366-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2015/req_367-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2016/req_368-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2017/req_369-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2018/req_370-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2019/req_371-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2020/req_372-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2021/req_373-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2022/req_374-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2023/req_375-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2024/req_376-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2025/req_377-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2026/req_378-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2027/req_379-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2040/req_380-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2041/req_381-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2042/req_382-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2044/req_384-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2045/req_385-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2046/req_386-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2047/req_387-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2048/req_388-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2049/req_389-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2050/req_390-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2051/req_391-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2052/req_392-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2053/req_393-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2054/req_394-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2055/req_395-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2056/req_396-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2074/req_397-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2058/req_398-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2059/req_399-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2057/req_409-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2075/req_410-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2076/req_411-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2079/req_412-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2080/req_413-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2081/req_414-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2082/req_415-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2083/req_416-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2086/req_418-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2087/req_419-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2088/req_420-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2089/req_421-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2090/req_422-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2091/req_423-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2092/req_424-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2093/req_425-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2102/req_426-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2103/req_427-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2104/req_428-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2105/req_429-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2106/req_430-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2107/req_431-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2108/req_432-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2109/req_433-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2110/req_434-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2111/req_435-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2112/req_436-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2113/req_437-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2114/req_438-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2115/req_439-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2116/req_440-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2117/req_441-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2118/req_442-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2119/req_443-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2120/req_444-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2121/req_445-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2122/req_446-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2123/req_447-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2124/req_448-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2131/req_449-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2132/req_450-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2133/req_451-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2134/req_452-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2135/req_453-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2136/req_454-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2137/req_455-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2138/req_456-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2139/req_457-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2140/req_458-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2141/req_459-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2142/req_460-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2143/req_461-2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2144/req_462-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2145/req_463-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2146/req_464-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2147/req_465-2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2148/req_466-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2149/req_467-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2150/req_468-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2151/req_469-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2152/req_470-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2153/req_471-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2157/req_472-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2158/req_473-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2159/req_474-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2160/req_475-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2161/req_476-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2162/req_477-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2163/req_478-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2164/req_479-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2165/req_480-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2166/req_481-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2167/req_482-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2168/req_483-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2169/req_484-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2176/req_485-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2177/req_486-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2178/req_487-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2179/req_488-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2180/req_489-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2181/req_490-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2182/req_491-2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2183/req_492-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2184/req_493-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2185/req_494-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2186/req_495-2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2189/req_498-2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2190/req_499-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2192/req_501-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2193/req_502-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2194/req_503-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2195/req_504-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2197/req_505-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2198/req_506-2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2199/req_507-2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2201/req_508-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2202/req_509-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2203/req_510-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2204/req_511-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2205/req_512-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2206/req_513-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2212/req_514-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2213/req_515-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2221/req_516-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2222/req_517-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2223/req_518-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2224/req_519-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2225/req_520-2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2226/req_521-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2227/req_522-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2228/req_523-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2229/req_524-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2231/req_525-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2239/req_526-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2240/req_527-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2241/req_528-2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2242/req_529-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2244/req_530-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2246/req_531-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2262/req_532-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2263/req_533-2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2264/req_534-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2265/req_535-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2266/req_536-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2267/req_537-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2025/2268/req_538-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H781"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="234" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="228.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -11827,17575 +11833,17575 @@
       </c>
       <c r="H106" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>434</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>435</v>
       </c>
       <c r="D107" t="s">
         <v>56</v>
       </c>
       <c r="E107" t="s">
         <v>57</v>
       </c>
       <c r="F107" t="s">
         <v>25</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>31</v>
+        <v>436</v>
       </c>
       <c r="H107" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D108" t="s">
         <v>56</v>
       </c>
       <c r="E108" t="s">
         <v>57</v>
       </c>
       <c r="F108" t="s">
         <v>407</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H108" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D109" t="s">
         <v>56</v>
       </c>
       <c r="E109" t="s">
         <v>57</v>
       </c>
       <c r="F109" t="s">
         <v>407</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H109" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D110" t="s">
         <v>56</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>407</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="H110" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D111" t="s">
         <v>56</v>
       </c>
       <c r="E111" t="s">
         <v>57</v>
       </c>
       <c r="F111" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H111" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D112" t="s">
         <v>56</v>
       </c>
       <c r="E112" t="s">
         <v>57</v>
       </c>
       <c r="F112" t="s">
         <v>20</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H112" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D113" t="s">
         <v>56</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
         <v>20</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H113" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D114" t="s">
         <v>56</v>
       </c>
       <c r="E114" t="s">
         <v>57</v>
       </c>
       <c r="F114" t="s">
         <v>20</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>31</v>
+        <v>463</v>
       </c>
       <c r="H114" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D115" t="s">
         <v>56</v>
       </c>
       <c r="E115" t="s">
         <v>57</v>
       </c>
       <c r="F115" t="s">
         <v>20</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="H115" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D116" t="s">
         <v>56</v>
       </c>
       <c r="E116" t="s">
         <v>57</v>
       </c>
       <c r="F116" t="s">
         <v>129</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H116" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D117" t="s">
         <v>56</v>
       </c>
       <c r="E117" t="s">
         <v>57</v>
       </c>
       <c r="F117" t="s">
         <v>20</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="H117" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D118" t="s">
         <v>56</v>
       </c>
       <c r="E118" t="s">
         <v>57</v>
       </c>
       <c r="F118" t="s">
         <v>112</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H118" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D119" t="s">
         <v>56</v>
       </c>
       <c r="E119" t="s">
         <v>57</v>
       </c>
       <c r="F119" t="s">
         <v>407</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H119" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D120" t="s">
         <v>56</v>
       </c>
       <c r="E120" t="s">
         <v>57</v>
       </c>
       <c r="F120" t="s">
         <v>407</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H120" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D121" t="s">
         <v>56</v>
       </c>
       <c r="E121" t="s">
         <v>57</v>
       </c>
       <c r="F121" t="s">
         <v>407</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="H121" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D122" t="s">
         <v>56</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
       <c r="F122" t="s">
         <v>407</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="H122" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
         <v>56</v>
       </c>
       <c r="E123" t="s">
         <v>57</v>
       </c>
       <c r="F123" t="s">
         <v>178</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H123" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D124" t="s">
         <v>56</v>
       </c>
       <c r="E124" t="s">
         <v>57</v>
       </c>
       <c r="F124" t="s">
         <v>20</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="H124" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D125" t="s">
         <v>56</v>
       </c>
       <c r="E125" t="s">
         <v>57</v>
       </c>
       <c r="F125" t="s">
         <v>20</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H125" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D126" t="s">
         <v>56</v>
       </c>
       <c r="E126" t="s">
         <v>57</v>
       </c>
       <c r="F126" t="s">
         <v>20</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="H126" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D127" t="s">
         <v>56</v>
       </c>
       <c r="E127" t="s">
         <v>57</v>
       </c>
       <c r="F127" t="s">
         <v>20</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="H127" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D128" t="s">
         <v>56</v>
       </c>
       <c r="E128" t="s">
         <v>57</v>
       </c>
       <c r="F128" t="s">
         <v>20</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H128" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D129" t="s">
         <v>56</v>
       </c>
       <c r="E129" t="s">
         <v>57</v>
       </c>
       <c r="F129" t="s">
         <v>112</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H129" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D130" t="s">
         <v>56</v>
       </c>
       <c r="E130" t="s">
         <v>57</v>
       </c>
       <c r="F130" t="s">
         <v>95</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="H130" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D131" t="s">
         <v>56</v>
       </c>
       <c r="E131" t="s">
         <v>57</v>
       </c>
       <c r="F131" t="s">
         <v>112</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H131" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D132" t="s">
         <v>56</v>
       </c>
       <c r="E132" t="s">
         <v>57</v>
       </c>
       <c r="F132" t="s">
         <v>73</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="H132" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D133" t="s">
         <v>56</v>
       </c>
       <c r="E133" t="s">
         <v>57</v>
       </c>
       <c r="F133" t="s">
         <v>346</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="H133" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D134" t="s">
         <v>56</v>
       </c>
       <c r="E134" t="s">
         <v>57</v>
       </c>
       <c r="F134" t="s">
         <v>20</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="H134" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D135" t="s">
         <v>56</v>
       </c>
       <c r="E135" t="s">
         <v>57</v>
       </c>
       <c r="F135" t="s">
         <v>20</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="H135" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D136" t="s">
         <v>56</v>
       </c>
       <c r="E136" t="s">
         <v>57</v>
       </c>
       <c r="F136" t="s">
         <v>317</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H136" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D137" t="s">
         <v>56</v>
       </c>
       <c r="E137" t="s">
         <v>57</v>
       </c>
       <c r="F137" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="H137" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D138" t="s">
         <v>56</v>
       </c>
       <c r="E138" t="s">
         <v>57</v>
       </c>
       <c r="F138" t="s">
         <v>20</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="H138" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D139" t="s">
         <v>56</v>
       </c>
       <c r="E139" t="s">
         <v>57</v>
       </c>
       <c r="F139" t="s">
         <v>155</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H139" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D140" t="s">
         <v>56</v>
       </c>
       <c r="E140" t="s">
         <v>57</v>
       </c>
       <c r="F140" t="s">
         <v>73</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="H140" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D141" t="s">
         <v>56</v>
       </c>
       <c r="E141" t="s">
         <v>57</v>
       </c>
       <c r="F141" t="s">
         <v>112</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H141" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D142" t="s">
         <v>56</v>
       </c>
       <c r="E142" t="s">
         <v>57</v>
       </c>
       <c r="F142" t="s">
         <v>129</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="H142" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D143" t="s">
         <v>56</v>
       </c>
       <c r="E143" t="s">
         <v>57</v>
       </c>
       <c r="F143" t="s">
         <v>95</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H143" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D144" t="s">
         <v>56</v>
       </c>
       <c r="E144" t="s">
         <v>57</v>
       </c>
       <c r="F144" t="s">
         <v>407</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="H144" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D145" t="s">
         <v>56</v>
       </c>
       <c r="E145" t="s">
         <v>57</v>
       </c>
       <c r="F145" t="s">
         <v>407</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H145" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D146" t="s">
         <v>56</v>
       </c>
       <c r="E146" t="s">
         <v>57</v>
       </c>
       <c r="F146" t="s">
         <v>407</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="H146" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D147" t="s">
         <v>56</v>
       </c>
       <c r="E147" t="s">
         <v>57</v>
       </c>
       <c r="F147" t="s">
         <v>407</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H147" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D148" t="s">
         <v>56</v>
       </c>
       <c r="E148" t="s">
         <v>57</v>
       </c>
       <c r="F148" t="s">
         <v>20</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="H148" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D149" t="s">
         <v>56</v>
       </c>
       <c r="E149" t="s">
         <v>57</v>
       </c>
       <c r="F149" t="s">
         <v>20</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H149" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D150" t="s">
         <v>56</v>
       </c>
       <c r="E150" t="s">
         <v>57</v>
       </c>
       <c r="F150" t="s">
         <v>20</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="H150" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D151" t="s">
         <v>56</v>
       </c>
       <c r="E151" t="s">
         <v>57</v>
       </c>
       <c r="F151" t="s">
         <v>20</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="H151" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D152" t="s">
         <v>56</v>
       </c>
       <c r="E152" t="s">
         <v>57</v>
       </c>
       <c r="F152" t="s">
         <v>20</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="H152" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D153" t="s">
         <v>56</v>
       </c>
       <c r="E153" t="s">
         <v>57</v>
       </c>
       <c r="F153" t="s">
         <v>20</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H153" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D154" t="s">
         <v>56</v>
       </c>
       <c r="E154" t="s">
         <v>57</v>
       </c>
       <c r="F154" t="s">
         <v>20</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H154" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D155" t="s">
         <v>56</v>
       </c>
       <c r="E155" t="s">
         <v>57</v>
       </c>
       <c r="F155" t="s">
         <v>20</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H155" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D156" t="s">
         <v>56</v>
       </c>
       <c r="E156" t="s">
         <v>57</v>
       </c>
       <c r="F156" t="s">
         <v>20</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="H156" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D157" t="s">
         <v>56</v>
       </c>
       <c r="E157" t="s">
         <v>57</v>
       </c>
       <c r="F157" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="H157" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D158" t="s">
         <v>56</v>
       </c>
       <c r="E158" t="s">
         <v>57</v>
       </c>
       <c r="F158" t="s">
         <v>20</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="H158" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D159" t="s">
         <v>56</v>
       </c>
       <c r="E159" t="s">
         <v>57</v>
       </c>
       <c r="F159" t="s">
         <v>20</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="H159" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D160" t="s">
         <v>56</v>
       </c>
       <c r="E160" t="s">
         <v>57</v>
       </c>
       <c r="F160" t="s">
         <v>20</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="H160" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D161" t="s">
         <v>56</v>
       </c>
       <c r="E161" t="s">
         <v>57</v>
       </c>
       <c r="F161" t="s">
         <v>20</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="H161" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D162" t="s">
         <v>56</v>
       </c>
       <c r="E162" t="s">
         <v>57</v>
       </c>
       <c r="F162" t="s">
         <v>346</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="H162" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D163" t="s">
         <v>56</v>
       </c>
       <c r="E163" t="s">
         <v>57</v>
       </c>
       <c r="F163" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H163" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D164" t="s">
         <v>56</v>
       </c>
       <c r="E164" t="s">
         <v>57</v>
       </c>
       <c r="F164" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="H164" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D165" t="s">
         <v>56</v>
       </c>
       <c r="E165" t="s">
         <v>57</v>
       </c>
       <c r="F165" t="s">
         <v>20</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H165" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>17</v>
       </c>
       <c r="D166" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E166" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F166" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H166" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>24</v>
       </c>
       <c r="D167" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E167" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F167" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H167" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>37</v>
       </c>
       <c r="D168" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E168" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F168" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H168" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>41</v>
       </c>
       <c r="D169" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E169" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F169" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H169" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>45</v>
       </c>
       <c r="D170" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E170" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F170" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H170" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>48</v>
       </c>
       <c r="D171" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E171" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F171" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H171" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>52</v>
       </c>
       <c r="D172" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E172" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F172" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="H172" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D173" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E173" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F173" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="H173" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>81</v>
       </c>
       <c r="D174" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E174" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F174" t="s">
         <v>146</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="H174" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>85</v>
       </c>
       <c r="D175" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E175" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F175" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="H175" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>90</v>
       </c>
       <c r="D176" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E176" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F176" t="s">
         <v>73</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="H176" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>94</v>
       </c>
       <c r="D177" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E177" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F177" t="s">
         <v>73</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="H177" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D178" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E178" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F178" t="s">
         <v>73</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="H178" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>99</v>
       </c>
       <c r="D179" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E179" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F179" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="H179" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>103</v>
       </c>
       <c r="D180" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E180" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F180" t="s">
         <v>73</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="H180" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>107</v>
       </c>
       <c r="D181" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E181" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F181" t="s">
         <v>112</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="H181" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>111</v>
       </c>
       <c r="D182" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E182" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F182" t="s">
         <v>25</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="H182" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>116</v>
       </c>
       <c r="D183" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E183" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F183" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H183" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>120</v>
       </c>
       <c r="D184" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E184" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F184" t="s">
         <v>346</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="H184" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>124</v>
       </c>
       <c r="D185" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E185" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F185" t="s">
         <v>25</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H185" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>128</v>
       </c>
       <c r="D186" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E186" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F186" t="s">
         <v>25</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H186" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>133</v>
       </c>
       <c r="D187" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E187" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F187" t="s">
         <v>407</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="H187" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>137</v>
       </c>
       <c r="D188" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E188" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F188" t="s">
         <v>407</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H188" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>141</v>
       </c>
       <c r="D189" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E189" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F189" t="s">
         <v>407</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="H189" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>145</v>
       </c>
       <c r="D190" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E190" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F190" t="s">
         <v>25</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H190" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>150</v>
       </c>
       <c r="D191" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E191" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F191" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H191" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>154</v>
       </c>
       <c r="D192" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E192" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F192" t="s">
         <v>77</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="H192" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>158</v>
       </c>
       <c r="D193" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E193" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F193" t="s">
         <v>112</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="H193" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>162</v>
       </c>
       <c r="D194" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E194" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F194" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="H194" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>166</v>
       </c>
       <c r="D195" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E195" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F195" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="H195" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>169</v>
       </c>
       <c r="D196" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E196" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F196" t="s">
         <v>73</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="H196" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>173</v>
       </c>
       <c r="D197" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E197" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F197" t="s">
         <v>112</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H197" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>177</v>
       </c>
       <c r="D198" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E198" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F198" t="s">
         <v>73</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="H198" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>17</v>
       </c>
       <c r="D199" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="E199" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="F199" t="s">
         <v>25</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H199" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>24</v>
       </c>
       <c r="D200" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="E200" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="F200" t="s">
         <v>25</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H200" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>37</v>
       </c>
       <c r="D201" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="E201" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="F201" t="s">
         <v>25</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H201" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E202" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F202" t="s">
         <v>346</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="H202" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>24</v>
       </c>
       <c r="D203" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E203" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F203" t="s">
         <v>346</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H203" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>37</v>
       </c>
       <c r="D204" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E204" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F204" t="s">
         <v>346</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="H204" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>41</v>
       </c>
       <c r="D205" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E205" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F205" t="s">
         <v>346</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="H205" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>45</v>
       </c>
       <c r="D206" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E206" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F206" t="s">
         <v>346</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="H206" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>48</v>
       </c>
       <c r="D207" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E207" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F207" t="s">
         <v>346</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H207" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>52</v>
       </c>
       <c r="D208" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E208" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F208" t="s">
         <v>346</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="H208" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D209" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E209" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F209" t="s">
         <v>346</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="H209" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>81</v>
       </c>
       <c r="D210" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E210" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F210" t="s">
         <v>346</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="H210" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>85</v>
       </c>
       <c r="D211" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E211" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F211" t="s">
         <v>346</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="H211" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>90</v>
       </c>
       <c r="D212" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E212" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F212" t="s">
         <v>317</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="H212" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>94</v>
       </c>
       <c r="D213" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E213" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F213" t="s">
         <v>317</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="H213" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D214" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E214" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F214" t="s">
         <v>317</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="H214" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>99</v>
       </c>
       <c r="D215" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E215" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F215" t="s">
         <v>317</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="H215" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>103</v>
       </c>
       <c r="D216" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E216" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F216" t="s">
         <v>317</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="H216" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>107</v>
       </c>
       <c r="D217" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E217" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F217" t="s">
         <v>317</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="H217" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>111</v>
       </c>
       <c r="D218" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E218" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F218" t="s">
         <v>317</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="H218" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>116</v>
       </c>
       <c r="D219" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E219" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F219" t="s">
         <v>317</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="H219" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>120</v>
       </c>
       <c r="D220" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E220" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F220" t="s">
         <v>317</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="H220" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>124</v>
       </c>
       <c r="D221" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E221" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F221" t="s">
         <v>317</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="H221" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>128</v>
       </c>
       <c r="D222" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E222" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F222" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="H222" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>133</v>
       </c>
       <c r="D223" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E223" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F223" t="s">
         <v>129</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="H223" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>137</v>
       </c>
       <c r="D224" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E224" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F224" t="s">
         <v>129</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="H224" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>141</v>
       </c>
       <c r="D225" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E225" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F225" t="s">
         <v>129</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="H225" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>145</v>
       </c>
       <c r="D226" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E226" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F226" t="s">
         <v>129</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="H226" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>150</v>
       </c>
       <c r="D227" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E227" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F227" t="s">
         <v>129</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="H227" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>154</v>
       </c>
       <c r="D228" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E228" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F228" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="H228" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>158</v>
       </c>
       <c r="D229" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E229" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F229" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="H229" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>162</v>
       </c>
       <c r="D230" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E230" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F230" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="H230" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>166</v>
       </c>
       <c r="D231" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E231" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F231" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="H231" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>169</v>
       </c>
       <c r="D232" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E232" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F232" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="H232" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>173</v>
       </c>
       <c r="D233" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E233" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F233" t="s">
         <v>146</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="H233" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>177</v>
       </c>
       <c r="D234" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E234" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F234" t="s">
         <v>146</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="H234" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>182</v>
       </c>
       <c r="D235" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E235" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F235" t="s">
         <v>146</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="H235" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>186</v>
       </c>
       <c r="D236" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E236" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F236" t="s">
         <v>129</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="H236" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>189</v>
       </c>
       <c r="D237" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E237" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F237" t="s">
         <v>129</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="H237" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>193</v>
       </c>
       <c r="D238" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E238" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F238" t="s">
         <v>129</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="H238" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>197</v>
       </c>
       <c r="D239" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E239" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F239" t="s">
         <v>129</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="H239" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>201</v>
       </c>
       <c r="D240" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E240" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F240" t="s">
         <v>129</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="H240" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>205</v>
       </c>
       <c r="D241" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E241" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F241" t="s">
         <v>346</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="H241" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>209</v>
       </c>
       <c r="D242" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E242" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F242" t="s">
         <v>346</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="H242" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>213</v>
       </c>
       <c r="D243" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E243" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F243" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="H243" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>217</v>
       </c>
       <c r="D244" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E244" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F244" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="H244" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>221</v>
       </c>
       <c r="D245" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E245" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F245" t="s">
         <v>112</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="H245" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>225</v>
       </c>
       <c r="D246" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="E246" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="F246" t="s">
         <v>112</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="H246" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>17</v>
       </c>
       <c r="D247" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E247" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F247" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="H247" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>24</v>
       </c>
       <c r="D248" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E248" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F248" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="H248" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>37</v>
       </c>
       <c r="D249" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E249" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F249" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="H249" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>41</v>
       </c>
       <c r="D250" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E250" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F250" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="H250" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>45</v>
       </c>
       <c r="D251" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E251" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F251" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="H251" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>48</v>
       </c>
       <c r="D252" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E252" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F252" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="H252" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>52</v>
       </c>
       <c r="D253" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E253" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F253" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="H253" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D254" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E254" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F254" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="H254" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>81</v>
       </c>
       <c r="D255" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E255" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F255" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="H255" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>85</v>
       </c>
       <c r="D256" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E256" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F256" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H256" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>90</v>
       </c>
       <c r="D257" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E257" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F257" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="H257" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>94</v>
       </c>
       <c r="D258" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E258" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F258" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="H258" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D259" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E259" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F259" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H259" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>99</v>
       </c>
       <c r="D260" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E260" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F260" t="s">
         <v>86</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="H260" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>103</v>
       </c>
       <c r="D261" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E261" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F261" t="s">
         <v>86</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="H261" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>107</v>
       </c>
       <c r="D262" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E262" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F262" t="s">
         <v>86</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="H262" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>111</v>
       </c>
       <c r="D263" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E263" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F263" t="s">
         <v>86</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="H263" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>116</v>
       </c>
       <c r="D264" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E264" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F264" t="s">
         <v>86</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="H264" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>120</v>
       </c>
       <c r="D265" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E265" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F265" t="s">
         <v>86</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="H265" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>124</v>
       </c>
       <c r="D266" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E266" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F266" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="H266" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>128</v>
       </c>
       <c r="D267" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E267" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F267" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="H267" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>133</v>
       </c>
       <c r="D268" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E268" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F268" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="H268" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>137</v>
       </c>
       <c r="D269" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E269" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F269" t="s">
         <v>317</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="H269" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>141</v>
       </c>
       <c r="D270" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E270" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F270" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="H270" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>145</v>
       </c>
       <c r="D271" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E271" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F271" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="H271" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>150</v>
       </c>
       <c r="D272" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E272" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F272" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="H272" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>154</v>
       </c>
       <c r="D273" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E273" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F273" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G273" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H273" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>158</v>
       </c>
       <c r="D274" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E274" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F274" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="H274" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>162</v>
       </c>
       <c r="D275" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E275" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F275" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="H275" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>166</v>
       </c>
       <c r="D276" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E276" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F276" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="H276" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>169</v>
       </c>
       <c r="D277" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E277" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F277" t="s">
         <v>112</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="H277" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>173</v>
       </c>
       <c r="D278" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E278" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F278" t="s">
         <v>112</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="H278" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>177</v>
       </c>
       <c r="D279" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E279" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F279" t="s">
         <v>112</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="H279" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>182</v>
       </c>
       <c r="D280" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E280" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F280" t="s">
         <v>112</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="H280" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>186</v>
       </c>
       <c r="D281" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E281" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F281" t="s">
         <v>112</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="H281" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>189</v>
       </c>
       <c r="D282" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E282" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F282" t="s">
         <v>112</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H282" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>193</v>
       </c>
       <c r="D283" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E283" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F283" t="s">
         <v>112</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="H283" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>197</v>
       </c>
       <c r="D284" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E284" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F284" t="s">
         <v>112</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="H284" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>201</v>
       </c>
       <c r="D285" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E285" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F285" t="s">
         <v>308</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="H285" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>205</v>
       </c>
       <c r="D286" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E286" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F286" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="H286" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>209</v>
       </c>
       <c r="D287" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E287" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F287" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="H287" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>213</v>
       </c>
       <c r="D288" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E288" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F288" t="s">
         <v>146</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="H288" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>217</v>
       </c>
       <c r="D289" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E289" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F289" t="s">
         <v>146</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="H289" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>221</v>
       </c>
       <c r="D290" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E290" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F290" t="s">
         <v>146</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="H290" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>225</v>
       </c>
       <c r="D291" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E291" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F291" t="s">
         <v>112</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="H291" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>229</v>
       </c>
       <c r="D292" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E292" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F292" t="s">
         <v>112</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H292" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>233</v>
       </c>
       <c r="D293" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E293" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F293" t="s">
         <v>112</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="H293" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>237</v>
       </c>
       <c r="D294" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E294" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F294" t="s">
         <v>112</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="H294" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>241</v>
       </c>
       <c r="D295" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E295" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F295" t="s">
         <v>317</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="H295" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>245</v>
       </c>
       <c r="D296" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E296" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F296" t="s">
         <v>317</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="H296" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>249</v>
       </c>
       <c r="D297" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E297" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F297" t="s">
         <v>317</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="H297" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>253</v>
       </c>
       <c r="D298" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E298" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F298" t="s">
         <v>317</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H298" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>256</v>
       </c>
       <c r="D299" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E299" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F299" t="s">
         <v>317</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="H299" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>260</v>
       </c>
       <c r="D300" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E300" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F300" t="s">
         <v>317</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="H300" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>264</v>
       </c>
       <c r="D301" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E301" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F301" t="s">
         <v>317</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="H301" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>268</v>
       </c>
       <c r="D302" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E302" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F302" t="s">
         <v>317</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="H302" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>272</v>
       </c>
       <c r="D303" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E303" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F303" t="s">
         <v>317</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H303" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>275</v>
       </c>
       <c r="D304" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E304" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F304" t="s">
         <v>346</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="H304" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>278</v>
       </c>
       <c r="D305" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E305" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F305" t="s">
         <v>129</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="H305" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>282</v>
       </c>
       <c r="D306" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E306" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F306" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="H306" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>286</v>
       </c>
       <c r="D307" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E307" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F307" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="H307" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>289</v>
       </c>
       <c r="D308" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E308" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F308" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="H308" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>292</v>
       </c>
       <c r="D309" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E309" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F309" t="s">
         <v>95</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="H309" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>295</v>
       </c>
       <c r="D310" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E310" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F310" t="s">
         <v>95</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H310" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>299</v>
       </c>
       <c r="D311" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E311" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F311" t="s">
         <v>95</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="H311" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>303</v>
       </c>
       <c r="D312" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E312" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F312" t="s">
         <v>95</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H312" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>307</v>
       </c>
       <c r="D313" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E313" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F313" t="s">
         <v>317</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="H313" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>312</v>
       </c>
       <c r="D314" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E314" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F314" t="s">
         <v>317</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="H314" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>316</v>
       </c>
       <c r="D315" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E315" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F315" t="s">
         <v>317</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="H315" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>321</v>
       </c>
       <c r="D316" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E316" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F316" t="s">
         <v>129</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="H316" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>325</v>
       </c>
       <c r="D317" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E317" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F317" t="s">
         <v>86</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="H317" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>329</v>
       </c>
       <c r="D318" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E318" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F318" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="H318" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>333</v>
       </c>
       <c r="D319" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E319" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F319" t="s">
         <v>308</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="H319" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>337</v>
       </c>
       <c r="D320" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E320" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F320" t="s">
         <v>308</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="H320" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>341</v>
       </c>
       <c r="D321" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E321" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F321" t="s">
         <v>146</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="H321" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="D322" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E322" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F322" t="s">
         <v>146</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="H322" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>345</v>
       </c>
       <c r="D323" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E323" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F323" t="s">
         <v>146</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="H323" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>350</v>
       </c>
       <c r="D324" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E324" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F324" t="s">
         <v>112</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="H324" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>354</v>
       </c>
       <c r="D325" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E325" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F325" t="s">
         <v>112</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="H325" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>358</v>
       </c>
       <c r="D326" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E326" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F326" t="s">
         <v>112</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="H326" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>362</v>
       </c>
       <c r="D327" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E327" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F327" t="s">
         <v>112</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="H327" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>366</v>
       </c>
       <c r="D328" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E328" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F328" t="s">
         <v>112</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="H328" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>370</v>
       </c>
       <c r="D329" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E329" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F329" t="s">
         <v>146</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="H329" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>374</v>
       </c>
       <c r="D330" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E330" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F330" t="s">
         <v>146</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="H330" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>378</v>
       </c>
       <c r="D331" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E331" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F331" t="s">
         <v>146</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="H331" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>382</v>
       </c>
       <c r="D332" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E332" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F332" t="s">
         <v>73</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="H332" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>386</v>
       </c>
       <c r="D333" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E333" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F333" t="s">
         <v>73</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="H333" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>390</v>
       </c>
       <c r="D334" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E334" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F334" t="s">
         <v>73</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="H334" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>394</v>
       </c>
       <c r="D335" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E335" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F335" t="s">
         <v>73</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="H335" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>398</v>
       </c>
       <c r="D336" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E336" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F336" t="s">
         <v>73</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="H336" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>402</v>
       </c>
       <c r="D337" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E337" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F337" t="s">
         <v>73</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="H337" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>406</v>
       </c>
       <c r="D338" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E338" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F338" t="s">
         <v>73</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="H338" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>411</v>
       </c>
       <c r="D339" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E339" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F339" t="s">
         <v>73</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="H339" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>415</v>
       </c>
       <c r="D340" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E340" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F340" t="s">
         <v>73</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="H340" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>419</v>
       </c>
       <c r="D341" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E341" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F341" t="s">
         <v>73</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="H341" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>423</v>
       </c>
       <c r="D342" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E342" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F342" t="s">
         <v>73</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="H342" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>427</v>
       </c>
       <c r="D343" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E343" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F343" t="s">
         <v>73</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="H343" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>431</v>
       </c>
       <c r="D344" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E344" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F344" t="s">
         <v>73</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="H344" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>435</v>
       </c>
       <c r="D345" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E345" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F345" t="s">
         <v>73</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H345" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D346" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E346" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F346" t="s">
         <v>73</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="H346" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D347" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E347" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F347" t="s">
         <v>73</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="H347" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D348" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E348" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F348" t="s">
         <v>73</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="H348" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D349" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E349" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F349" t="s">
         <v>73</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H349" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D350" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E350" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F350" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="H350" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D351" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E351" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F351" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="H351" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D352" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E352" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F352" t="s">
         <v>317</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="H352" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D353" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E353" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F353" t="s">
         <v>317</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="H353" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D354" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E354" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F354" t="s">
         <v>155</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="H354" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D355" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E355" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F355" t="s">
         <v>155</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H355" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D356" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E356" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F356" t="s">
         <v>178</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="H356" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D357" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E357" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F357" t="s">
         <v>146</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="H357" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D358" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E358" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F358" t="s">
         <v>146</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="H358" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D359" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E359" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F359" t="s">
         <v>146</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="H359" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>10</v>
       </c>
       <c r="D360" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E360" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F360" t="s">
         <v>77</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="H360" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D361" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E361" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F361" t="s">
         <v>77</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H361" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D362" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E362" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F362" t="s">
         <v>77</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="H362" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D363" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E363" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F363" t="s">
         <v>77</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="H363" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D364" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E364" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F364" t="s">
         <v>77</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="H364" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D365" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E365" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F365" t="s">
         <v>77</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="H365" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D366" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E366" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F366" t="s">
         <v>77</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="H366" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D367" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E367" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F367" t="s">
         <v>112</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H367" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D368" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E368" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F368" t="s">
         <v>112</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="H368" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D369" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E369" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F369" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="H369" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D370" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E370" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F370" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="H370" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D371" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E371" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F371" t="s">
         <v>346</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="H371" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D372" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E372" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F372" t="s">
         <v>346</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H372" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D373" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E373" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F373" t="s">
         <v>95</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="H373" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D374" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E374" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F374" t="s">
         <v>95</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="H374" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D375" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E375" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F375" t="s">
         <v>95</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="H375" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D376" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E376" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F376" t="s">
         <v>95</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="H376" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D377" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E377" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F377" t="s">
         <v>95</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="H377" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D378" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E378" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F378" t="s">
         <v>95</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="H378" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D379" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E379" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F379" t="s">
         <v>95</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="H379" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D380" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E380" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F380" t="s">
         <v>95</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="H380" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D381" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E381" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F381" t="s">
         <v>95</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="H381" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D382" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E382" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F382" t="s">
         <v>95</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="H382" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D383" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E383" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F383" t="s">
         <v>317</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="H383" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D384" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E384" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F384" t="s">
         <v>317</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="H384" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D385" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E385" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F385" t="s">
         <v>317</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="H385" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D386" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E386" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F386" t="s">
         <v>317</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="H386" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D387" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E387" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F387" t="s">
         <v>317</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="H387" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D388" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E388" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F388" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="H388" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D389" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E389" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F389" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="H389" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D390" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E390" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F390" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="H390" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D391" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E391" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F391" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="H391" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D392" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E392" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F392" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="H392" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D393" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E393" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F393" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="H393" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D394" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E394" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F394" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="H394" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="D395" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E395" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F395" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="H395" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D396" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E396" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F396" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="H396" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="D397" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E397" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F397" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="H397" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D398" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E398" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F398" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="H398" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D399" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E399" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F399" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="H399" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D400" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E400" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F400" t="s">
         <v>155</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="H400" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D401" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E401" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F401" t="s">
         <v>73</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="H401" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D402" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E402" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F402" t="s">
         <v>73</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="H402" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="D403" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E403" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F403" t="s">
         <v>77</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="H403" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="D404" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E404" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F404" t="s">
         <v>77</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="H404" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="D405" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E405" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F405" t="s">
         <v>407</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="H405" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="D406" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E406" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F406" t="s">
         <v>407</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="H406" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="D407" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E407" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F407" t="s">
         <v>407</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="H407" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="D408" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E408" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F408" t="s">
         <v>407</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="H408" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="D409" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E409" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F409" t="s">
         <v>178</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="H409" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="D410" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E410" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F410" t="s">
         <v>407</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="H410" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="D411" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E411" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F411" t="s">
         <v>407</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="H411" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D412" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E412" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F412" t="s">
         <v>407</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="H412" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="D413" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E413" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F413" t="s">
         <v>178</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="H413" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="D414" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E414" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F414" t="s">
         <v>112</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H414" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="D415" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E415" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F415" t="s">
         <v>112</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="H415" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="D416" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E416" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F416" t="s">
         <v>112</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="H416" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="D417" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E417" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F417" t="s">
         <v>112</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="H417" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="D418" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E418" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F418" t="s">
         <v>112</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="H418" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="D419" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E419" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F419" t="s">
         <v>112</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="H419" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="D420" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E420" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F420" t="s">
         <v>112</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="H420" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="D421" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E421" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F421" t="s">
         <v>112</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="H421" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="D422" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E422" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F422" t="s">
         <v>129</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="H422" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="D423" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E423" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F423" t="s">
         <v>129</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="H423" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="D424" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E424" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F424" t="s">
         <v>129</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="H424" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="D425" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E425" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F425" t="s">
         <v>129</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="H425" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="D426" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E426" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F426" t="s">
         <v>129</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="H426" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="D427" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E427" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F427" t="s">
         <v>129</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="H427" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="D428" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E428" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F428" t="s">
         <v>129</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="H428" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="D429" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E429" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F429" t="s">
         <v>146</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="H429" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="D430" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E430" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F430" t="s">
         <v>146</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="H430" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="D431" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E431" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F431" t="s">
         <v>146</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="H431" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="D432" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E432" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F432" t="s">
         <v>146</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="H432" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="D433" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E433" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F433" t="s">
         <v>73</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="H433" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="D434" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E434" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F434" t="s">
         <v>73</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="H434" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="D435" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E435" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F435" t="s">
         <v>73</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="H435" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="D436" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E436" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F436" t="s">
         <v>73</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="H436" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="D437" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E437" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F437" t="s">
         <v>146</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="H437" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="D438" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E438" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F438" t="s">
         <v>73</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="H438" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="D439" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E439" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F439" t="s">
         <v>407</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="H439" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="D440" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E440" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F440" t="s">
         <v>407</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="H440" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="D441" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E441" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F441" t="s">
         <v>407</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="H441" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="D442" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E442" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F442" t="s">
         <v>407</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="H442" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="D443" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E443" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F443" t="s">
         <v>407</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="H443" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="D444" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E444" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F444" t="s">
         <v>407</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="H444" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="D445" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E445" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F445" t="s">
         <v>112</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="H445" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="D446" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E446" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F446" t="s">
         <v>308</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="H446" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="D447" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E447" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F447" t="s">
         <v>308</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="H447" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="D448" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E448" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F448" t="s">
         <v>308</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="H448" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="D449" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E449" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F449" t="s">
         <v>73</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="H449" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="D450" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E450" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F450" t="s">
         <v>308</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="H450" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="D451" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E451" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F451" t="s">
         <v>308</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="H451" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D452" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E452" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F452" t="s">
         <v>308</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="H452" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="D453" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E453" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F453" t="s">
         <v>308</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="H453" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="D454" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E454" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F454" t="s">
         <v>308</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="H454" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="D455" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E455" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F455" t="s">
         <v>308</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="H455" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="D456" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E456" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F456" t="s">
         <v>73</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="H456" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="D457" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E457" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F457" t="s">
         <v>95</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="H457" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="D458" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E458" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F458" t="s">
         <v>95</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="H458" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="D459" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E459" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F459" t="s">
         <v>95</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="H459" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="D460" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E460" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F460" t="s">
         <v>95</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="H460" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="D461" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E461" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F461" t="s">
         <v>95</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="H461" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="D462" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E462" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F462" t="s">
         <v>95</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="H462" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="D463" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E463" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F463" t="s">
         <v>95</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="H463" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="D464" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E464" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F464" t="s">
         <v>95</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="H464" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="D465" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E465" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F465" t="s">
         <v>95</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="H465" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="D466" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E466" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F466" t="s">
         <v>95</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="H466" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D467" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E467" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F467" t="s">
         <v>95</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="H467" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="D468" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E468" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F468" t="s">
         <v>95</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="H468" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="D469" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E469" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F469" t="s">
         <v>95</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="H469" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="D470" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E470" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F470" t="s">
         <v>95</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="H470" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="D471" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E471" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F471" t="s">
         <v>95</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="H471" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="D472" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E472" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F472" t="s">
         <v>112</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="H472" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="D473" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E473" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F473" t="s">
         <v>112</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="H473" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="D474" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E474" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F474" t="s">
         <v>112</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="H474" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="D475" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E475" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F475" t="s">
         <v>112</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="H475" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="D476" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E476" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F476" t="s">
         <v>112</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="H476" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D477" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E477" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F477" t="s">
         <v>112</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="H477" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="D478" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E478" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F478" t="s">
         <v>112</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="H478" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="D479" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E479" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F479" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="H479" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="D480" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E480" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F480" t="s">
         <v>73</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="H480" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="D481" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E481" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F481" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="H481" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="D482" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E482" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F482" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="H482" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="D483" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E483" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F483" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="H483" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="D484" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E484" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F484" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="H484" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="D485" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E485" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F485" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="H485" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="D486" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E486" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F486" t="s">
         <v>308</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="H486" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="D487" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E487" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F487" t="s">
         <v>95</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="H487" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D488" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E488" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F488" t="s">
         <v>95</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="H488" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="D489" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E489" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F489" t="s">
         <v>95</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="H489" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="D490" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E490" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F490" t="s">
         <v>95</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="H490" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="D491" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E491" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F491" t="s">
         <v>73</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="H491" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="D492" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E492" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F492" t="s">
         <v>112</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="H492" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="D493" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E493" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F493" t="s">
         <v>112</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="H493" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="D494" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E494" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F494" t="s">
         <v>146</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="H494" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="D495" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E495" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F495" t="s">
         <v>407</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="H495" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="D496" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E496" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F496" t="s">
         <v>407</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="H496" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="D497" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E497" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F497" t="s">
         <v>407</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="H497" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="D498" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E498" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F498" t="s">
         <v>407</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="H498" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="D499" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E499" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F499" t="s">
         <v>407</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="H499" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="D500" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E500" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F500" t="s">
         <v>407</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="H500" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="D501" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E501" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F501" t="s">
         <v>407</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="H501" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="D502" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E502" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F502" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="H502" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="D503" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E503" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F503" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="H503" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="D504" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E504" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F504" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="H504" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="D505" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E505" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F505" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="H505" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="D506" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E506" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F506" t="s">
         <v>77</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="H506" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="D507" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E507" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F507" t="s">
         <v>73</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="H507" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="D508" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E508" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F508" t="s">
         <v>86</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="H508" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="D509" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E509" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F509" t="s">
         <v>155</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="H509" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="D510" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E510" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F510" t="s">
         <v>155</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="H510" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="D511" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E511" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F511" t="s">
         <v>155</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="H511" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="D512" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E512" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F512" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="H512" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="D513" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E513" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F513" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="H513" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="D514" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E514" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F514" t="s">
         <v>77</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="H514" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="D515" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E515" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F515" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="H515" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="D516" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E516" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F516" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="H516" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="D517" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E517" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F517" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="H517" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="D518" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E518" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F518" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="H518" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="D519" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E519" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F519" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="H519" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="D520" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E520" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F520" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="H520" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="D521" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E521" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F521" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="H521" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="D522" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E522" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F522" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="H522" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="D523" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E523" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F523" t="s">
         <v>73</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H523" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="D524" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E524" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F524" t="s">
         <v>317</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="H524" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="D525" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E525" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F525" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="H525" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="D526" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E526" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F526" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="H526" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="D527" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E527" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F527" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="H527" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="D528" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E528" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F528" t="s">
         <v>317</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="H528" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="D529" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E529" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F529" t="s">
         <v>317</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="H529" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="D530" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E530" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F530" t="s">
         <v>407</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="H530" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="D531" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E531" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F531" t="s">
         <v>407</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="H531" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="D532" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E532" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F532" t="s">
         <v>407</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="H532" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="D533" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E533" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F533" t="s">
         <v>407</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H533" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="D534" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E534" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F534" t="s">
         <v>407</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="H534" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="D535" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E535" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F535" t="s">
         <v>155</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="H535" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="D536" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E536" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F536" t="s">
         <v>155</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="H536" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="D537" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E537" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F537" t="s">
         <v>155</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="H537" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="D538" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E538" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F538" t="s">
         <v>146</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="H538" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="D539" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E539" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F539" t="s">
         <v>146</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="H539" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="D540" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E540" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F540" t="s">
         <v>146</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="H540" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="D541" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E541" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F541" t="s">
         <v>146</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="H541" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="D542" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E542" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F542" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H542" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="D543" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E543" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F543" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H543" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="D544" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E544" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F544" t="s">
         <v>73</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="H544" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="D545" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E545" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F545" t="s">
         <v>73</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="H545" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="D546" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E546" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F546" t="s">
         <v>317</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="H546" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="D547" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E547" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F547" t="s">
         <v>317</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="H547" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="D548" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E548" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F548" t="s">
         <v>73</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="H548" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="D549" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E549" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F549" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="H549" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="D550" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E550" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F550" t="s">
         <v>146</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="H550" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="D551" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E551" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F551" t="s">
         <v>146</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="H551" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D552" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E552" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F552" t="s">
         <v>155</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="H552" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="D553" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E553" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F553" t="s">
         <v>346</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="H553" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D554" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E554" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F554" t="s">
         <v>407</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="H554" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="D555" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E555" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F555" t="s">
         <v>407</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="H555" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D556" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E556" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F556" t="s">
         <v>407</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="H556" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="D557" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E557" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F557" t="s">
         <v>407</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="H557" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D558" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E558" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F558" t="s">
         <v>407</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="H558" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D559" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E559" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F559" t="s">
         <v>73</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="H559" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D560" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E560" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F560" t="s">
         <v>77</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="H560" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="D561" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E561" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F561" t="s">
         <v>77</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H561" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="D562" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E562" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F562" t="s">
         <v>317</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H562" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="D563" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E563" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F563" t="s">
         <v>317</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="H563" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="D564" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E564" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F564" t="s">
         <v>317</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="H564" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D565" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E565" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F565" t="s">
         <v>73</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="H565" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="D566" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E566" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F566" t="s">
         <v>317</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="H566" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="D567" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E567" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F567" t="s">
         <v>112</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="H567" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="D568" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E568" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F568" t="s">
         <v>112</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="H568" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="D569" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E569" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F569" t="s">
         <v>112</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="H569" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="D570" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E570" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F570" t="s">
         <v>112</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="H570" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="D571" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E571" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F571" t="s">
         <v>317</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="H571" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="D572" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E572" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F572" t="s">
         <v>95</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="H572" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="D573" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E573" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F573" t="s">
         <v>86</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="H573" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="D574" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E574" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F574" t="s">
         <v>317</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="H574" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="D575" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E575" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F575" t="s">
         <v>317</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="H575" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="D576" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E576" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F576" t="s">
         <v>317</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H576" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="D577" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E577" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F577" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="H577" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="D578" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E578" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F578" t="s">
         <v>77</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="H578" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="D579" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E579" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F579" t="s">
         <v>112</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="H579" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="D580" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E580" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F580" t="s">
         <v>73</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="H580" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="D581" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E581" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F581" t="s">
         <v>73</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="H581" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="D582" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E582" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F582" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="H582" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="D583" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E583" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F583" t="s">
         <v>317</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="H583" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="D584" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E584" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F584" t="s">
         <v>317</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="H584" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="D585" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E585" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F585" t="s">
         <v>317</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="H585" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="D586" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E586" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F586" t="s">
         <v>317</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="H586" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="D587" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E587" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F587" t="s">
         <v>95</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="H587" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="D588" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E588" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F588" t="s">
         <v>407</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H588" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="D589" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E589" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F589" t="s">
         <v>407</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H589" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="D590" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E590" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F590" t="s">
         <v>407</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H590" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="D591" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E591" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F591" t="s">
         <v>407</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H591" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="D592" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E592" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F592" t="s">
         <v>407</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H592" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="D593" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E593" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F593" t="s">
         <v>407</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H593" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="D594" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E594" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F594" t="s">
         <v>407</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H594" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="D595" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E595" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F595" t="s">
         <v>146</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="H595" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="D596" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E596" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F596" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="H596" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="D597" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E597" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F597" t="s">
         <v>112</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="H597" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="D598" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E598" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F598" t="s">
         <v>112</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="H598" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="D599" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E599" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F599" t="s">
         <v>407</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="H599" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="D600" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E600" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F600" t="s">
         <v>407</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="H600" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="D601" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E601" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F601" t="s">
         <v>407</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="H601" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="D602" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E602" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F602" t="s">
         <v>407</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="H602" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="D603" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E603" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F603" t="s">
         <v>407</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="H603" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="D604" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E604" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F604" t="s">
         <v>407</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="H604" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="D605" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E605" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F605" t="s">
         <v>407</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="H605" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="D606" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E606" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F606" t="s">
         <v>112</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="H606" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="D607" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E607" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F607" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="H607" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="D608" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E608" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F608" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="H608" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="D609" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E609" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F609" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="H609" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="D610" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E610" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F610" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="H610" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="D611" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E611" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F611" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="H611" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="D612" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E612" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F612" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="H612" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="D613" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E613" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F613" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="H613" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="D614" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E614" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F614" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="H614" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="D615" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E615" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F615" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="H615" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="D616" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E616" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F616" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="H616" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="D617" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E617" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F617" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="H617" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="D618" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E618" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F618" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="H618" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D619" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E619" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F619" t="s">
         <v>73</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="H619" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="D620" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E620" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F620" t="s">
         <v>73</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="H620" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>9</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="D621" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E621" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F621" t="s">
         <v>73</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="H621" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="D622" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E622" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F622" t="s">
         <v>73</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="H622" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="D623" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E623" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F623" t="s">
         <v>73</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="H623" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="D624" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E624" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F624" t="s">
         <v>317</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="H624" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="D625" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E625" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F625" t="s">
         <v>317</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="H625" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="D626" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E626" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F626" t="s">
         <v>317</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="H626" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="D627" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E627" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F627" t="s">
         <v>155</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="H627" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="D628" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E628" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F628" t="s">
         <v>155</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="H628" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="D629" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E629" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F629" t="s">
         <v>155</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="H629" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="D630" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E630" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F630" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="H630" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="D631" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E631" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F631" t="s">
         <v>112</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="H631" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="D632" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E632" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F632" t="s">
         <v>112</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="H632" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="D633" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E633" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F633" t="s">
         <v>155</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="H633" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="D634" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E634" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F634" t="s">
         <v>155</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="H634" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="D635" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E635" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F635" t="s">
         <v>155</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="H635" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="D636" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E636" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F636" t="s">
         <v>155</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="H636" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="D637" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E637" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F637" t="s">
         <v>155</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="H637" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="D638" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E638" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F638" t="s">
         <v>155</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="H638" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="D639" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E639" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F639" t="s">
         <v>155</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="H639" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="D640" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E640" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F640" t="s">
         <v>73</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="H640" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="D641" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E641" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F641" t="s">
         <v>77</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="H641" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="D642" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E642" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F642" t="s">
         <v>112</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="H642" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="D643" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E643" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F643" t="s">
         <v>407</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H643" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="D644" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E644" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F644" t="s">
         <v>407</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H644" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="D645" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E645" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F645" t="s">
         <v>407</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H645" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="D646" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E646" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F646" t="s">
         <v>407</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H646" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="D647" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E647" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F647" t="s">
         <v>407</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H647" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="D648" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E648" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F648" t="s">
         <v>407</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H648" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="D649" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E649" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F649" t="s">
         <v>407</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H649" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="D650" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E650" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F650" t="s">
         <v>407</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H650" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="D651" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E651" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F651" t="s">
         <v>308</v>
       </c>
       <c r="G651" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H651" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="D652" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E652" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F652" t="s">
         <v>73</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="H652" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="D653" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E653" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F653" t="s">
         <v>73</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="H653" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="D654" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E654" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F654" t="s">
         <v>346</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="H654" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="D655" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E655" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F655" t="s">
         <v>73</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="H655" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="D656" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E656" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F656" t="s">
         <v>146</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="H656" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="D657" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E657" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F657" t="s">
         <v>146</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="H657" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="D658" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E658" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F658" t="s">
         <v>146</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="H658" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="D659" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E659" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F659" t="s">
         <v>146</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="H659" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="D660" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E660" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F660" t="s">
         <v>317</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H660" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="D661" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E661" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F661" t="s">
         <v>317</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="H661" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="D662" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E662" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F662" t="s">
         <v>73</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="H662" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="D663" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E663" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F663" t="s">
         <v>73</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="H663" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="D664" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E664" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F664" t="s">
         <v>73</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="H664" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="D665" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E665" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F665" t="s">
         <v>146</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="H665" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="D666" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E666" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F666" t="s">
         <v>146</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="H666" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="D667" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E667" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F667" t="s">
         <v>146</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="H667" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="D668" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E668" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F668" t="s">
         <v>146</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="H668" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="D669" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E669" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F669" t="s">
         <v>407</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="H669" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="D670" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E670" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="H670" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="D671" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E671" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F671" t="s">
         <v>317</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="H671" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="D672" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E672" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F672" t="s">
         <v>317</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="H672" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="D673" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E673" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F673" t="s">
         <v>317</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="H673" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="D674" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E674" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F674" t="s">
         <v>317</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="H674" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="D675" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E675" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F675" t="s">
         <v>317</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="H675" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="D676" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E676" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F676" t="s">
         <v>317</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="H676" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="D677" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E677" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F677" t="s">
         <v>317</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="H677" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="D678" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E678" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F678" t="s">
         <v>317</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="H678" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="D679" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E679" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F679" t="s">
         <v>317</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="H679" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="D680" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E680" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F680" t="s">
         <v>317</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="H680" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="D681" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E681" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F681" t="s">
         <v>317</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="H681" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="D682" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E682" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F682" t="s">
         <v>317</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="H682" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="D683" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E683" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F683" t="s">
         <v>317</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="H683" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="D684" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E684" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F684" t="s">
         <v>146</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="H684" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="D685" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E685" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F685" t="s">
         <v>146</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="H685" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="D686" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E686" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F686" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="H686" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="D687" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E687" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F687" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="H687" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="D688" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E688" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F688" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="H688" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="D689" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E689" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F689" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="H689" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="D690" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E690" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F690" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="H690" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
       <c r="D691" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E691" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F691" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="H691" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="D692" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E692" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F692" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="H692" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="D693" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E693" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F693" t="s">
         <v>317</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="H693" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="D694" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E694" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F694" t="s">
         <v>73</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="H694" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="D695" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E695" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F695" t="s">
         <v>73</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="H695" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="D696" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E696" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F696" t="s">
         <v>73</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="H696" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="D697" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E697" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F697" t="s">
         <v>112</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="H697" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="D698" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E698" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F698" t="s">
         <v>112</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="H698" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="D699" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E699" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F699" t="s">
         <v>112</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="H699" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="D700" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E700" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F700" t="s">
         <v>112</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="H700" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="D701" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E701" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F701" t="s">
         <v>112</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="H701" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="D702" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E702" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F702" t="s">
         <v>112</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="H702" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="D703" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E703" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F703" t="s">
         <v>112</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="H703" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="D704" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E704" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F704" t="s">
         <v>112</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="H704" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="D705" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E705" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F705" t="s">
         <v>112</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="H705" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="D706" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E706" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F706" t="s">
         <v>112</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="H706" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="D707" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E707" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F707" t="s">
         <v>112</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="H707" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="D708" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E708" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F708" t="s">
         <v>112</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="H708" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="D709" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E709" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F709" t="s">
         <v>112</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="H709" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="D710" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E710" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F710" t="s">
         <v>112</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="H710" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="D711" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E711" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F711" t="s">
         <v>112</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="H711" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="D712" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E712" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F712" t="s">
         <v>112</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="H712" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="D713" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E713" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F713" t="s">
         <v>317</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="H713" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="D714" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E714" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F714" t="s">
         <v>317</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="H714" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="D715" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E715" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F715" t="s">
         <v>407</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="H715" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="D716" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E716" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F716" t="s">
         <v>317</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="H716" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="D717" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E717" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F717" t="s">
         <v>317</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="H717" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="D718" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E718" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F718" t="s">
         <v>317</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
       <c r="H718" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="D719" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E719" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F719" t="s">
         <v>317</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="H719" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="D720" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E720" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F720" t="s">
         <v>317</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="H720" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="D721" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E721" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F721" t="s">
         <v>317</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="H721" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="D722" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E722" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F722" t="s">
         <v>317</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="H722" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="D723" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E723" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F723" t="s">
         <v>317</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="H723" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="D724" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E724" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F724" t="s">
         <v>317</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="H724" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="D725" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E725" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F725" t="s">
         <v>73</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="H725" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="D726" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E726" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F726" t="s">
         <v>73</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="H726" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="D727" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E727" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F727" t="s">
         <v>73</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="H727" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="D728" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E728" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F728" t="s">
         <v>346</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
       <c r="H728" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="D729" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E729" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F729" t="s">
         <v>346</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="H729" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="D730" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E730" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F730" t="s">
         <v>346</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="H730" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="D731" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E731" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F731" t="s">
         <v>129</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="H731" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="D732" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E732" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F732" t="s">
         <v>129</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="H732" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="D733" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E733" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F733" t="s">
         <v>129</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="H733" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="D734" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E734" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F734" t="s">
         <v>129</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="H734" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
       <c r="D735" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E735" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F735" t="s">
         <v>129</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="H735" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="D736" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E736" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F736" t="s">
         <v>129</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="H736" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="D737" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E737" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F737" t="s">
         <v>129</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="H737" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="D738" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E738" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F738" t="s">
         <v>129</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="H738" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="D739" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E739" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F739" t="s">
         <v>129</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H739" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="D740" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E740" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F740" t="s">
         <v>146</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="H740" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="D741" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E741" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F741" t="s">
         <v>146</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="H741" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="D742" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E742" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F742" t="s">
         <v>86</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H742" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="D743" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E743" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F743" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="H743" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
       <c r="D744" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E744" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F744" t="s">
         <v>86</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="H744" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="D745" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E745" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F745" t="s">
         <v>86</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="H745" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="D746" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E746" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F746" t="s">
         <v>86</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="H746" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="D747" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E747" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F747" t="s">
         <v>86</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="H747" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="D748" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E748" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F748" t="s">
         <v>86</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="H748" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="D749" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E749" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F749" t="s">
         <v>86</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="H749" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="D750" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E750" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F750" t="s">
         <v>146</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="H750" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="D751" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E751" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F751" t="s">
         <v>73</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="H751" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="D752" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E752" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F752" t="s">
         <v>73</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="H752" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="D753" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E753" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F753" t="s">
         <v>73</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="H753" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="D754" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E754" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F754" t="s">
         <v>73</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="H754" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="D755" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E755" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F755" t="s">
         <v>73</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="H755" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="D756" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E756" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F756" t="s">
         <v>73</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="H756" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="D757" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E757" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F757" t="s">
         <v>155</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="H757" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="D758" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E758" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F758" t="s">
         <v>86</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="H758" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="D759" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E759" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F759" t="s">
         <v>86</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="H759" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="D760" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E760" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F760" t="s">
         <v>86</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="H760" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="D761" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E761" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F761" t="s">
         <v>86</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="H761" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="D762" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E762" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F762" t="s">
         <v>86</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="H762" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="D763" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E763" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F763" t="s">
         <v>86</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
       <c r="H763" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="D764" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E764" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F764" t="s">
         <v>86</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="H764" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="D765" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E765" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F765" t="s">
         <v>112</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="H765" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="D766" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E766" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F766" t="s">
         <v>146</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
       <c r="H766" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="D767" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E767" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F767" t="s">
         <v>146</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="H767" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="D768" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E768" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F768" t="s">
         <v>73</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="H768" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="D769" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E769" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F769" t="s">
         <v>155</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="H769" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>2833</v>
+        <v>2835</v>
       </c>
       <c r="D770" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E770" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F770" t="s">
         <v>73</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
       <c r="H770" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2836</v>
+        <v>2838</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>2837</v>
+        <v>2839</v>
       </c>
       <c r="D771" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E771" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F771" t="s">
         <v>73</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
       <c r="H771" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="D772" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E772" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F772" t="s">
         <v>308</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="H772" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="D773" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E773" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F773" t="s">
         <v>178</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
       <c r="H773" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
       <c r="D774" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E774" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F774" t="s">
         <v>407</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="H774" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="D775" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E775" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F775" t="s">
         <v>407</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="H775" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="D776" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E776" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F776" t="s">
         <v>407</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
       <c r="H776" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="D777" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E777" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F777" t="s">
         <v>95</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="H777" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="D778" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E778" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F778" t="s">
         <v>95</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="H778" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="D779" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E779" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F779" t="s">
         <v>407</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="H779" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="D780" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E780" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F780" t="s">
         <v>95</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
       <c r="H780" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
         <v>17</v>
       </c>
       <c r="D781" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="E781" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="F781" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H781" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>