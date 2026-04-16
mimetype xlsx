--- v0 (2025-12-24)
+++ v1 (2026-04-16)
@@ -54,728 +54,728 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1425/ppv.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1425/ppv.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio favorável à aprovação das contas do exercício de 2021, com ressalva.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1641/e2b8dcab-45d4-4760-9f7b-f4c29e11d855.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1641/e2b8dcab-45d4-4760-9f7b-f4c29e11d855.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio favorável à aprovação das contas do exercício de 2019, com ressalva.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bruno Barros Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1416/plc_complementar_001_2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1416/plc_complementar_001_2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei complementar nº005/2013, de 22 de Novebro de 2013, que institui o Código Tributário do Município de Aquiraz.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 005/2013, de 22 de Novembro de 2013, que "Institui o Código Tríbutário do Município de Aquiraz".</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Babá</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_001-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_001-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Francisco de Assis Pinheiro Barboza, rua sem denominação oficial, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_002-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_002-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.521, de 02 de fevereiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_003-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_003-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.576/2023, de 30 de maio de 2023, visando reajustar o vencimento básico dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_004-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_004-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art.1º, da Lei nº 1.155, de 16 de novembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_005_1.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_005_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n.º 4.320/64, bem como altera a Lei Municipal n.º 1.516/2022 e dá outras providências. (3.484.,251,00).</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ney Pires</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_006-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_006-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de ecopontos no Município de Aquiraz.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_007_controle_de_natalidade_caes_e_gatos.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_007_controle_de_natalidade_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Institui política municipal de controle de natalidade de cães e gatos e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_008_credito_2_908_37148.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_008_credito_2_908_37148.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n.º 4.320/64, bem como altera a Lei Municipal n.º 1.516/2022 e dá outras providências. (2.908,371,48).</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1355/pl_009_credito_227_20000.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1355/pl_009_credito_227_20000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n.º 4.320/64, bem como altera a Lei Municipal n.º 1.516/2022 e dá outras providências. (227.000,00).</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>José Airton Assunção</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_010-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_010-2024.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a associação dos moradores do distrito de Justiniano de Serpa.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_011-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_011-2024.pdf</t>
   </si>
   <si>
     <t>Cria novos cargos para provimento no quadro de pessoal do Poder Legislativo do município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_012-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_012-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de construção de rampas de acesso nas praias e banheiros públicos no Município de Aquiraz.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1348/pl_013-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1348/pl_013-2024.pdf</t>
   </si>
   <si>
     <t>Disciplina a oferta de alimentos saudáveis nas escolas públicas e privadas no âmbito do Município de Aquiraz, na forma que indica.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Josimar de Castro</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_014-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_014-2024.pdf</t>
   </si>
   <si>
     <t>Altera/Denomina de Avenida Elza Moreira –_x000D_
 “Tia Elza”, rua na localidade de_x000D_
 Prainha,neste Município.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_015-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_015-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Pinheiro da Silva, rua na localidade de Jacundá, neste Município.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_016_reestrutura_da_cma.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_016_reestrutura_da_cma.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação Administrativa da Câmara Municipal de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1358/mensagem_de_lei_no_007-2024_-_revisao_salarial_do_magisterio.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1358/mensagem_de_lei_no_007-2024_-_revisao_salarial_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Revisa a tabela vencimental dos profissionais do magistério público da educação básica do Municipio de Aquiraz - Lei 805/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1359/pl_018-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1359/pl_018-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Cordeiro da Silva, rua na localidade de Sitio Curralim, neste Município.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Alex Lemos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_019-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_019-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de locais especificos, reservados exclusivamente para pessoas com deficiência (física, visual, auditiva, intelectual ou deficiência mútipla), idoso e seus respectivos acompanhantes em eventos públicos e privaods realizados no município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Claudio Diógenes</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1365/pl_020-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1365/pl_020-2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Raimundo Amora Filho, localizada Vila Campestre - Tapuio e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Fernando do Picão</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_021-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_021-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Walter Gomes de Sousa, rua na localidade de Chacará da Prainha, neste Município.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1368/projeto_de_lei__rua_francisca_faustina_de_castro.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1368/projeto_de_lei__rua_francisca_faustina_de_castro.pdf</t>
   </si>
   <si>
     <t>Oficializa/denomina de Rua Francisca Faustina de Castro, rua na localidade de Divinéia, neste Município.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_023-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_023-2024.pdf</t>
   </si>
   <si>
     <t>Oficializa/denomina de Av. Samira Tavares, na localidade de Jacundá, neste Município.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_024_demarcacao_das_trilhas_do_bugueiros.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_024_demarcacao_das_trilhas_do_bugueiros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a demarcação  e regulamentação das trilhas do buggy turismo ecológico de Aquiraz e dá outras providencias.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1378/pl_025-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1378/pl_025-2024.pdf</t>
   </si>
   <si>
     <t>Revisa a tabela vencimental dos profissionais do magistério público da educação básica do município de Aquiraz - Lei 805/2010 - e dá outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1377/pl_026_reposicao_salarial.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1377/pl_026_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial a servidores efetivos da prefeitura municipal de Aquiraz do ano de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_027_compras_de_veiculos.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_027_compras_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a compra de veiculos para atender a Secretária Municipal do Meio Ambiente e Desenvolvimento Urbano a Secretária de Agricultura, Pesca e Recursos Hidricos; e ao Departamento Municipal de Trânsito e Transporte Urbano - Demutran e dá outras providencias</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_028-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_028-2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Avenida Francisco Nilo Castelo, localizada Loteamento – Praia do Iguape II – Praia Bela, e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_029-2024_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_029-2024_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do prédio público centro de especialidades médicas-cem, de centro de especialidades médicas Dr. Cláudio José Fernandes Eufrásio e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_030-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_030-2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de RUA MARIA NAZARÉ DE ABREU, localizada BAIXA GRANDE DISTRITO DE JOÃO DE CASTRO, e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_031_desvinculacao_de_receita.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_031_desvinculacao_de_receita.pdf</t>
   </si>
   <si>
     <t>Estabelece a desvinculação de receitas do município de Aquiraz em conformidade com art. 76-B do ato das disposições constitucionais transitórias da constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_032_permuta_da_drenagem_pdd.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_032_permuta_da_drenagem_pdd.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público e a permuta com imóvel particular, com encargos a entidade privada para os fins que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_033-2024_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_033-2024_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regulamento disciplinar dos agentes de trânsito e transporte urbano do município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1417/pl_034_sisan.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1417/pl_034_sisan.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Município de AQUIRAZ/ Ceará do Sistema Nacional de_x000D_
 Segurança Alimentar- SISAN, define_x000D_
 os parâmetros para elaboração e implementação do Plano Municipal de_x000D_
 Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1382/pldo_aquiraz_2025_vf.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1382/pldo_aquiraz_2025_vf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_036-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_036-2024.pdf</t>
   </si>
   <si>
     <t>Altera os, $ 2° e $3°, do art. 5° e o $1°, do art. 8°, da Lei Municipal n° 920/2011, de 13 de outubro de 2011/2011, e dispõe sobre os critérios e as formas de transferência e de prestação de contas dos recursos destinados à execução do Programa Municipal Dinheiro Direto na Escola (PMDDE), e dá outras providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Neide Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_037-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_037-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Juvencio Neves Barreto, rua na localidade de Riviera, neste Município.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_038-2024_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_038-2024_2.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a "EXPOAQUIRAZ", na forma que indica.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_039-2024_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_039-2024_2.pdf</t>
   </si>
   <si>
     <t>Oficializa/Denomina o Cemitério Público Municipal na localidade de Iguape de “Cemitério Público Municipal São Pedro do Iguape”, Distrito de Jacaúna, na forma que indica.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_040-2024_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_040-2024_2.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Sabino Queiroz, rua sem denominação oficial, situado na localidade de Riviera, neste Município.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_041-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_041-2024.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas na Localidade de Tupuiu, “Rua Nelson Freitas” e “Rua Vilani Diogo”, neste Município.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_042-2024_3.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_042-2024_3.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Maria da Silva Moreira – Maria Costureira, rua na localidade de Chácara da Prainha, neste Município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1411/pl_043-2024_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1411/pl_043-2024_2.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Luis Soares Ribeiro, rua sem dominação oficial, na localidade de Pau Pombo, neste Município.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1421/pl_044_denomina_praca_na_ce_040.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1421/pl_044_denomina_praca_na_ce_040.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça localizada na Rodovia CE-040, KM 23 Aquiraz-Ce, de Praça Maria Giovanna Amorim Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Denomina nome de praça de Esmerinda Assunção Moreira, localizada no Distrito de Camará, localidade Telha identificada conforme documentação em anexo, nesta cidade e dá outra providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a compra de 12(Doze) veículo tipo motocicleta destinados ao Departamento Municipal de Trânsito Urbano - DEMUTRAM, e dá outras providências.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Denomina de Rua Maria Moreira Castro, rua sem denominação oficial, localizada Comunidade de Novo Rumo, neste Município.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1426/mensagem_025_e_projeto-_altera_o_artigo_da_lei_no_1.603.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1426/mensagem_025_e_projeto-_altera_o_artigo_da_lei_no_1.603.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 1.603, de 03 de Julho de 2023, que dispõe sobre a qualificação de entidades como organizações sociais. regula a execução de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1427/mensagem_024_e_projeto-_assistencia.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1427/mensagem_024_e_projeto-_assistencia.pdf</t>
   </si>
   <si>
     <t>Altera orgão, unidade orçamentária e dotação, da emenda nº 036/2023, do anexo II, da Lei nº  1708/2023 - LOA 2024.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1428/mensagem_024_e_projeto-_assistencia_1.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1428/mensagem_024_e_projeto-_assistencia_1.pdf</t>
   </si>
   <si>
     <t>Altera órgão, unidade orçamentária e dotação, da emenda n.º 029/2023, do anexo II, da Lei n.º  1708/2023 - LOA 2024.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Denomina de Rua Albano Rodrigues, rua sem denominação oficial, localizada Comunidade de Divineia, neste Município.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Denomina de Rua Waldemiro Guimarães Silva, rua sem denominação oficial, localizada Comunidade de Chacara da Prainha, neste Município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
@@ -828,84 +828,84 @@
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Conselho Municipal dos direitos da mulher do Município de Aquiraz, CMDM, revoga a Lei n.º 1.142/2015 e dá outras providências</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação e reativação do Conselho Municipal de politicas sobre drogas - (COMPOD) do município de Aquraz/Ce, alterando a Lei Nº 1.340/2019, de 22 outubro de 2019 e dá outras providências,</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1468/loa2025_compressed.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1468/loa2025_compressed.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a estimativa da receita e fixação da despesa do Município de Aquiraz para o exercicio financeiro de 2025.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1467/scanner_20241017.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1467/scanner_20241017.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antônio Costa Pereira, rua situada na localidade de Piau, neste município.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a compra de veículo para atender a Secretária Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1479/pl20tele20202.pdf.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1479/pl20tele20202.pdf.pdf</t>
   </si>
   <si>
     <t>Cria o cadastramento para o bloqueiro do recebimento de ligações de telemarkyeting, dá outras providências no Município de Aquiraz.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Denomina as ruas sem denominação oficial, na localidade de Genipapeiro, no Distrito de Assis Teixeira, neste município.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Regata de Paquetes da Praia do Iguape”.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
@@ -1050,189 +1050,189 @@
   <si>
     <t>Solicita a realização da reforma completa do chafariz do poço profundo na localidade de Telha próximo à mercearia do seu Valdir e na Área Verde do Quinzinho Camará.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Instalação da parada para o transporte gratuito de Aquiraz-TGA e ônibus metropolitanos de acordo com suas rotas em todo o município.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca e camada asfáltica Área Verde Ville - Camará.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação asfáltica na localidade Nascente nos logradouros: Rua do Chafariz do Quinzim, Rua do quinzim, Rua do Campo do Quinzim no Distrito de Camará - Aquiraz.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1294/ind_011-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1294/ind_011-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Rua do Tubarão, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1295/ind_012-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1295/ind_012-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Av. Bonito, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1296/ind_013-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1296/ind_013-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Rua Rogaciano Leite na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1297/ind_014-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1297/ind_014-2024.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da praça do picão, que seja instalada uma academia popular, neste município.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1298/ind_015-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1298/ind_015-2024.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Olho D'agua, no bairro Jucurutu, na localidade do Machuca, neste município.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1299/ind_016-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1299/ind_016-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação da pavimentação asfáltica na Rua da Vila do César (continuação da Rua José Moreira, na localidade de Telha - Camará).</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_017-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_017-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de pedra tosca e pavimentação asfáltica na Rua João Pires Cardoso, Camará - Aquiraz.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_018-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_018-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de pavimentação em pedra tosca e camada asfáltica na Rua Manuel Moreira Assunção em Telha -Camará.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_019-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_019-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de pavimentação em pedra tosca e camada asfáltica na Rua Luiz Alves Ferreira, Camará - Aquiraz.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1302/ind_020-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1302/ind_020-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de pavimentação em pedra tosca e camada asfáltica na localidade Sol nascente, na referida Rua Maria Zuila no Distrito de Camará.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Giselle Façanha</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_021-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_021-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de faixa elevada para travessia de pedestre nas vias públicas em frente a todas às intituições de ensino, incluindo Universidades, Creches, Escolas Públicas e Privadas, do município de Aquiraz.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_022-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_022-2024.pdf</t>
   </si>
   <si>
     <t>Indica a desapropiação do imóvel, pertencentes ao Professor Carlos Fernandes de Lima, localizado na sede do Distrito de justiniano de Serpa. com a finalidade da Construção de um Estádio de Futebol, neste muncípio.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_023-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_023-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção do asfalto para Av. José Nicodemos Assunção (iniciando na CE 040 passando pela Lagoa das Canas e Ribeira, finalizando no asfalto da Lagoa do Ramos, neste município.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_024-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_024-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calçamento ou asfalto para a Rua Francisco Queiroz de Sousa na localidade de Vila Rocha no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_025-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_025-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de academia popular nos seguintes espaços públicos: Em frente à EMEF José Raimundo da Costa na localidade de Ramos; em frente do CEI José Nicodemos Assunção na Estrada Nova e próximo a Igreja Católica Jesus Ressucitado na localidade da Cinzenta, neste município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1293/ind026-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1293/ind026-2024.pdf</t>
   </si>
   <si>
     <t>India a contrução do calçamento ou asfalto para a Rua Oswaldo Coreia Assunção, no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Av. da Moreia, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Reforma completa do CRAS - Camará.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Indica a revitalização dos Campos de Futebol na Comunidade das Malvina Camará,</t>
   </si>
   <si>
     <t>1316</t>
   </si>
@@ -1345,106 +1345,106 @@
   <si>
     <t>Indica a reforma da praça do Camará, com a criação de um parque ecológico, uma quadra de esportes e brinquedos infantis ecológicos no distrito de Camará neste município.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>Indica a implantação de uma areninha na localidade de Oiticica, distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>Indica a pavimentação na localidade de pau pombo neste município</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>Indica a implantação de pavimentação em pedra tosca na Rua Esáu Alves de Morais, Camará -Aquiraz.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_051-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_051-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com ciclovia, pista de skate, espaço para caminhada, parque infantil, па localidade de Paraiso da Telha distrito de Camará neste município.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_052-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_052-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com ciclovia, pista de skate, espaço pra caminhada, parque infantil, па localidade da Oiticica distrito de_x000D_
  neste município.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_053-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_053-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma Areninha na localidade De Telha, distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_054-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_054-2024.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da rua Antonio Soares Pereira(conhecida como rua da lama) continuação da José Amora Moreira, Vila do Cesár na localidade de Telha no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_055-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_055-2024.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma Areninha na localidade das Malvinas, distrito de Camará, neste Município.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1413/ind_056-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1413/ind_056-2024.pdf</t>
   </si>
   <si>
     <t>Indica a alteração da Lei Nº 1.454, de 11 de Maio de 2022, e alterações.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1414/ind_057-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1414/ind_057-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construçãi de uma praça publica com play ground na localidade de Telha.na Rua José Amora Moreira.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Indica a reforma do galpão dos pescadores na praia do Batoque, neste município.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>Indica o recapeamento asfáltico da rua conhecida como estrada da Boa Vista, na localidade de Boa Vista, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>Indica a continuação da pavimentação em pedra tosca da rua Doca Sales, sentido a rua Luiz de Lima Alves na localidade no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
@@ -1604,51 +1604,51 @@
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Indica a revitalização e desassoreamento do rio da praia do Iguape.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Indica a construção e intertravado do    calçamento da avenida das barracas do Barro Preto.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1305/req_001-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1305/req_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia popular na Vila do Cesar, na comunidade de Telha, neste município.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>Requer a finalização da pavimentação em pedra tosca (calçamento) da Av. Josué Leite de Freitas, que liga a localidade de Pau Pombo a CE040, neste município.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>Requer a Construção de Creche de tempo integral, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Chico Carlos, João Paulo Dantas</t>
   </si>
   <si>
     <t>Requer a implantação de academia popular na localidade de Sitio Barrinha, no Distrito de Tapera, neste município.</t>
   </si>
@@ -1773,162 +1773,162 @@
   <si>
     <t>Requer ao executivo a realização da Recuperação Asfáltica para a Avenida Principal que liga da entrada do Iguape ao Barro Preto.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>Reque ao executivo a Pavimentação em Piso em intertravado na localidade de Sítio Barrinha em frente ao Forró Pan-de-ló.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>Reque ao executivo uma Areninha no Espaço da Antiga Lavanderia Do Iguape.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Requer construções de praças, brinquedoteca e Academias Populares na Localidade de Cinzenta, no Distrito de Justiniano de Serpa, conforme descriminado abaixo, neste município.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1391/req_028-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1391/req_028-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de um calçamento na Rua do Marisco S/N na Praia do Batoque, nesse município.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1392/req_029-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1392/req_029-2024.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um calçamento na Rua do Sapateiro S/N ligando a Rua Vitorino de Miranda ao lado da E.M.E.F de Batoque na Praia do Batoque, nesse município.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1393/req_030-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1393/req_030-2024.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de um calçamento na Rua do Perfume S/N na Praia do Batoque, nesse município.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1395/req_031-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1395/req_031-2024.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha na localidade de Sitio Guarda, neste município.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>Mauricio Matos, Alex Lemos, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Josimar de Castro, João Paulo Dantas, Neide Queiroz, Peninha</t>
   </si>
   <si>
     <t>Requer urgência para apreciação dos Projetos de Leis nºs 032 e 036/2024.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1397/req_033-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1397/req_033-2024.pdf</t>
   </si>
   <si>
     <t>Requer construções de praças, brinquedoteca e Academias Populares em diversas localidades, no Distrito de Justiniano de Serpa, conforme descriminado abaixo, neste município.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1398/req_034-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1398/req_034-2024.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua conhecida atualmente como Rua B, da localidade de Riviera, neste municipio</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1399/req_035-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1399/req_035-2024.pdf</t>
   </si>
   <si>
     <t>Requer construção de praça, brinquedoteca e academia popular na Localidade de Riviera neste município.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1400/req_036-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1400/req_036-2024.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação em pedra tosca da Rua Hortência, na comunidade de Piau, neste município.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1401/req_037-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1401/req_037-2024.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca das ruas da localidade de Aroeira, neste município.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Neide Queiroz, Carlos Cesar, Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1402/req_038-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1402/req_038-2024.pdf</t>
   </si>
   <si>
     <t>Requer um trator Roçadeira para limpeza das ruas da localidade de Aroeira, neste município.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1403/req_039-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1403/req_039-2024.pdf</t>
   </si>
   <si>
     <t>Requer um trator Roçadeira para limpeza do campo do Vila Nova da localidade de Aroeira, neste município.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1412/req_040-2024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1412/req_040-2024.pdf</t>
   </si>
   <si>
     <t>Requer a desobstrução da rua sem denominação oficial, conforme localização em anexo, na localidade Jacundá, município de Aquiraz.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Rua do Meroveu no distrito de Caponga da Bernarda, neste município.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>Requer a pavimentação na rua Bruno Lopes de Queiroz, na localidade de Pau Pombo, neste município.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>Requer a pavimentação no beco da Loira e no beco do Osmar, na localidade de Pau Pombo, neste município.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
@@ -2349,67 +2349,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1425/ppv.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1641/e2b8dcab-45d4-4760-9f7b-f4c29e11d855.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1416/plc_complementar_001_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_004-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_005_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_006-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_007_controle_de_natalidade_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_008_credito_2_908_37148.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1355/pl_009_credito_227_20000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1348/pl_013-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_014-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_015-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_016_reestrutura_da_cma.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1358/mensagem_de_lei_no_007-2024_-_revisao_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1359/pl_018-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_019-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1365/pl_020-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_021-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1368/projeto_de_lei__rua_francisca_faustina_de_castro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_023-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_024_demarcacao_das_trilhas_do_bugueiros.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1378/pl_025-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1377/pl_026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_027_compras_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_028-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_029-2024_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_030-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_031_desvinculacao_de_receita.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_032_permuta_da_drenagem_pdd.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_033-2024_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1417/pl_034_sisan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1382/pldo_aquiraz_2025_vf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_036-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_037-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_038-2024_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_039-2024_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_040-2024_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_041-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_042-2024_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1411/pl_043-2024_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1421/pl_044_denomina_praca_na_ce_040.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1426/mensagem_025_e_projeto-_altera_o_artigo_da_lei_no_1.603.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1427/mensagem_024_e_projeto-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1428/mensagem_024_e_projeto-_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1468/loa2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1467/scanner_20241017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1479/pl20tele20202.pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1294/ind_011-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1295/ind_012-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1296/ind_013-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1297/ind_014-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1298/ind_015-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1299/ind_016-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_017-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_018-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_019-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1302/ind_020-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_021-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_022-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_023-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_024-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_025-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1293/ind026-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_051-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_052-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_053-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_054-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_055-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1413/ind_056-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1414/ind_057-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1305/req_001-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1391/req_028-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1392/req_029-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1393/req_030-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1395/req_031-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1397/req_033-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1398/req_034-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1399/req_035-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1400/req_036-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1401/req_037-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1402/req_038-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1403/req_039-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1412/req_040-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1425/ppv.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1641/e2b8dcab-45d4-4760-9f7b-f4c29e11d855.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1416/plc_complementar_001_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1307/pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1288/pl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1306/pl_004-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1324/pl_005_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1329/pl_006-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_007_controle_de_natalidade_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1361/pl_008_credito_2_908_37148.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1355/pl_009_credito_227_20000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1348/pl_013-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_014-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_015-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_016_reestrutura_da_cma.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1358/mensagem_de_lei_no_007-2024_-_revisao_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1359/pl_018-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1360/pl_019-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1365/pl_020-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1366/pl_021-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1368/projeto_de_lei__rua_francisca_faustina_de_castro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1369/pl_023-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1370/pl_024_demarcacao_das_trilhas_do_bugueiros.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1378/pl_025-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1377/pl_026_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1371/pl_027_compras_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1374/pl_028-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_029-2024_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1375/pl_030-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1415/pl_031_desvinculacao_de_receita.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_032_permuta_da_drenagem_pdd.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_033-2024_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1417/pl_034_sisan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1382/pldo_aquiraz_2025_vf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1388/pl_036-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_037-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_038-2024_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_039-2024_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1394/pl_040-2024_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_041-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1405/pl_042-2024_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1411/pl_043-2024_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1421/pl_044_denomina_praca_na_ce_040.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1426/mensagem_025_e_projeto-_altera_o_artigo_da_lei_no_1.603.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1427/mensagem_024_e_projeto-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1428/mensagem_024_e_projeto-_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1468/loa2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1467/scanner_20241017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1479/pl20tele20202.pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1294/ind_011-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1295/ind_012-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1296/ind_013-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1297/ind_014-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1298/ind_015-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1299/ind_016-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_017-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_018-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_019-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1302/ind_020-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_021-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_022-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_023-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_024-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_025-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1293/ind026-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_051-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_052-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_053-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_054-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_055-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1413/ind_056-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1414/ind_057-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1305/req_001-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1391/req_028-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1392/req_029-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1393/req_030-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1395/req_031-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1397/req_033-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1398/req_034-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1399/req_035-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1400/req_036-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1401/req_037-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1402/req_038-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1403/req_039-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2024/1412/req_040-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>