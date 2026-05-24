--- v0 (2025-12-24)
+++ v1 (2026-05-24)
@@ -54,2935 +54,2935 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Prefeitoral</t>
   </si>
   <si>
     <t>Bruno Barros Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/833/veto_001-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/833/veto_001-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral ao projeto de Lei Nº094/2022..</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/veto.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/veto.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral ao projeto de Lei Nº 108-2023.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/964/aquiraz.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/964/aquiraz.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos parágrafos do art.  da Lei Complementar nº 005/2013, de 12 de novembro de 2013 - Código Tributário do Município de Aquiraz.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>Jair Silva</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/plc_002-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/plc_002-2023.pdf</t>
   </si>
   <si>
     <t>Institui a criação do regulamento disciplinar interno da Guarda Civil Municipal e da outras providências</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/plc_003-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/plc_003-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei Complementar n° 002/1994, que “Dispõe sobre o Regime Jurídico dos Servidores Civis do Município de Aquiraz”</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/plc_004-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/plc_004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização e Estruturação da Procuradoria Geral do Município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/826/pl_001-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/826/pl_001-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento municipal em observância ao determinado pela Lei Federal n. 4.320/1964, bem como altera a Lei Municipal n. 1.425/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/822/pl_002-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/822/pl_002-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1.428/2022, de 21 de Janeiro de 2022, visando reajustar o vencimento básico dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Fernando do Picão</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/824/pl_003-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/824/pl_003-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público na localidade de Picão, distrito de sede, na forma que indica.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>Neide Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/830/pl_004-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/830/pl_004-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no Distrito Justiniano de Serpa, na forma que indica.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/831/pl_005-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/831/pl_005-2023.pdf</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/829/pl_006-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/829/pl_006-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa da câmara legislativa do município de Aquiraz</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Revisa a tabela vencimental dos profissionais do magistério público da educação básica do município de Aquiraz- Lei/805/2010 - e dá outras providências.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alex Lemos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/865/pl_008-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/865/pl_008-2023.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação e comunidade terapêutica Terra Prometida.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/866/pl_009-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/866/pl_009-2023.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública o Projeto Resgate.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alex Lemos, Babá, Carlos Cesar, Chico Carlos, Claudio Diógenes, Fernando do Picão, Jair Silva, José Airton Assunção, João Paulo Dantas, Marnei, Mauricio Matos, Neide Queiroz, Ney Pires, Peninha, Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/867/pl_010-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/867/pl_010-2023.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública o Instituto Nova Vida.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/868/pl_011-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/868/pl_011-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Anita Sampaio Wanderley,"Dona Anita", localizada no Distrito de Assis Teixeira, localidade Jenipapeiro identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/880/pl_012-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/880/pl_012-2023.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_013-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_013-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento municipal em observância ao determinado pela Lei Federal n. 4.320/1964, bem como altera a Lei Municipal n. 1.425/2021, e dá outras providências</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/948/pl_014-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/948/pl_014-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política Municipal do Turismo de Aquiraz-CE.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/908/pl_015-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/908/pl_015-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Aquiraz a firmar termo de fomento com o Lar crianças Sara e Burton Davis - Lar Davis, pessoa jurídica de direito privado sem fins lucrativos, localizado neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/949/pl_016-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/949/pl_016-2023.pdf</t>
   </si>
   <si>
     <t>Fica instituído e incluído no Calendário Oficial de Eventos e Festas do Município de Aquiraz, o Festival Primeira Capital, bem como, declara de especial interesse turístico.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/906/pl_017-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/906/pl_017-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º, da Lei n. 1.283/2018 de 27 de junho de 2018,  visando reajustar a gratificação de motorista categoria "d", que conduzem transporte escolares e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/907/pl_018-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/907/pl_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da função e regulamentação do cargo de condutor de ambulância, na secretária municipal de saúde de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Babá</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no distrito de Tapuio (João de Castro), na forma que indica.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no Distrito de Tapuio (João de Castro), na forma que indica.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/910/pl_021-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/910/pl_021-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Permanente de Saúde Integrada do Colaborador (a) do Município de Aquiraz- PPSICMA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/912/scan_03-03-2023_mensagem_de_lei_n011_fevereiro_2023_-_distribuicao_gdt.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/912/scan_03-03-2023_mensagem_de_lei_n011_fevereiro_2023_-_distribuicao_gdt.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso IX, no Art. 6º da Lei Nº 1,454/2022.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Marnei</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/914/pl_023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/914/pl_023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Zé Branco, localizada no Bairro de Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências..</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/915/pl_024.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/915/pl_024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Raimundo Mendes, localizada no Bairro de Araças e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/916/pl_025.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/916/pl_025.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Francisco Inácio, localizada no Bairro de Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/917/pl_026.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/917/pl_026.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Maria Adelio Carvalho Rodrigues, localizada no Sítios Novos e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/918/pl_027_2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/918/pl_027_2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Sr. Zequinhas, José de Freitas Cavalcante  localizada no Sitio Novos, Distrito de Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Denomina nome de Rua Jorge Falcão de Almeida localizada no Sitio Novos, Distrito de Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/920/pl_029-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/920/pl_029-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Francisco Benone do Nascimento localizada no Machuca e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/921/pl_030-2022.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/921/pl_030-2022.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Francisco Moreira da Silva localizada no Bairro Machuca e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Denomina nome de Rua Maria de Lourdes da Costa localizada no Bairro Novo Iguape e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Denomina nome de Rua Dodó, Francisca Dalzira Almeida de Araújo localizada no Bairro Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/924/pl_033-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/924/pl_033-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Oelio de Freitas localizada no Bairro de Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Denomina nome de Rua Zé dos Santos localizada no Bairro Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/950/pl_035-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/950/pl_035-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/951/pl_036-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/951/pl_036-2023.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Estabelece a estrutura e o funcionamento do Conselho Tutelar de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/952/pl_038-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/952/pl_038-2023.pdf</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Denomina nome de Rua dos Pinheiros, localizada no Bairro Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pl_040-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pl_040-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua dos Antônio Lopes da Silva, localizada no Bairro Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pl_041-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pl_041-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Jozélia de Araújo Dias localizada no Bairro Araças e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/935/pl_042-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/935/pl_042-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Raimuno Nonato Barbosa  localizada no Bairro Araças e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Maria Moreira Gadelha, localizada no Bairro Patacas e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/937/pl_044-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/937/pl_044-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público na localidade de Picão distrito de Sede, na forma que indica.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/930/pl_045-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/930/pl_045-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1.209/2017 de 18 de Janeiro de 2017 e alterações posteriores que dispõe sobre a estrutura organizacional básica do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/953/pl_046-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/953/pl_046-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a compra de veículos para atender as Secretaria Municipal de Saúde e Secretaria de Meio Ambiente e Desenvolvimento Urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Denomina nome de Rua Jozelia de Araújo Dias, localidade no Bairro Araçás e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/941/pl_048-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/941/pl_048-2023.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do município de Aquiraz, o Prainha Beach Festival, realizada anualmente no inicio do mês de julho.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do município de Aquiraz, o Festival de Caranguejo de Aquiraz realizada anualmente no inicio do mês de julho.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Alex Lemos, Babá, Chico Carlos, Fernando do Picão, Giselle Façanha, Jair Silva, José Airton Assunção, João Paulo Dantas, Neide Queiroz, Ney Pires, Peninha, Vandinho</t>
   </si>
   <si>
     <t>Considera de utilidade pública o corpo de bombeiros voluntários de Aquiraz - CBVA</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pl_051-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pl_051-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do município de Aquiraz ao Estado do Ceará, para fins de construção Escola Estadual de Ensino Médio e da outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Mauricio Matos</t>
   </si>
   <si>
     <t>Denomina de Rua José Félix de Menezes no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/944/pl_053-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/944/pl_053-2023.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pl_054-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pl_054-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orgânica da Cultura que institui o Sistema Municipal de Cultura do Município de Aquiraz/CE, e dá outras providências</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/956/pl_055-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/956/pl_055-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/957/pl_056-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/957/pl_056-2023.pdf</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Giselle Façanha</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/958/pl_057-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/958/pl_057-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Selo Empresa Amiga da Mulher, no combate à violência doméstica, no âmbito do Município de Aquiraz."</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ney Pires</t>
   </si>
   <si>
     <t>Cria áreas de segurança e proteção escolar (ASPE) em torno das escolas da rede pública municipal de Aquiraz/CE.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>João Paulo Dantas</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/962/pl_059-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/962/pl_059-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de portal detector de metal e o uso de detector de metal manual em estabelecimentos de ensino da Rede Publica e Privada no âmbito do município de Aquiraz.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/963/pl_060-20231.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/963/pl_060-20231.pdf</t>
   </si>
   <si>
     <t>Regulariza  a escala de trabalho, reajusta o salário base do Guarda Patrimonial do Município de Aquiraz e altera o artigo 2º da Lei Municipal nº 1.099 de 05 de setembro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/975/pl_061-2023_aa.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/975/pl_061-2023_aa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 911/2011, de 22 de setembro de 2011, visando reajustar o vencimento base dos cargos efetivo determinados Pedreiro e Calceteiro e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/978/pl_062-2023_aa.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/978/pl_062-2023_aa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vagas prioritárias em creches e escolas das redes municipais e particulares para crianças, adolescentes filhas ou filhos de mulheres vítimas de violência doméstica, de natureza física, sexual, moral, psicológica ou patrimonial, no município de Aquiraz</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/965/pl_063-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/965/pl_063-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas nas condições que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/972/pl_064-20_23_aa.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/972/pl_064-20_23_aa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração da lei orçamentária anual de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências. (Secretária de Infraestrutura 350,000,00 R$).</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação dos amigos da praia do presidio - Associamigos</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/976/pl_067-2023_aa.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/976/pl_067-2023_aa.pdf</t>
   </si>
   <si>
     <t>Institui o programa de combate à violência contra crianças e adolescentes nas escolas municipais do município de Aquiraz.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Denomina nome de Rua Renan Aparecido Procopio Maia, localizada no Distrito de Camará,, localidade Telha identificada conforme documentação em anexo, nesta cidade e da outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/979/pl_069-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/979/pl_069-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o piso vencimental para os cargos de Enfermeiro, Técnico de Enfermagem, Auxiliar de Enfermagem e Parteira, e dá outras providências.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/mens_0322023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/mens_0322023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64,_x000D_
 bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências.  (6.137.000,00).</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_071-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_071-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências. R$ 3.847.000,00 (três milhões oitocentos e quarenta e sete mil reais).</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pl_073-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pl_073-2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 1.519/2023, de 30 de Janeiro de 2023, visando reajustar o vencimento básico dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/998/pl_074-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/998/pl_074-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64,_x000D_
 bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/pl_075-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/pl_075-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Maria Liberalina de Sousa, localizada no Bairro Alto dos Pereiras e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_076-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_076-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização e licença da ocupação das áreas publicas para o exercício de atividades econômicas (comercio ambulante, volante e feiras livres), e regulamenta a distribuição de folhetos, panfletos, ou qualquer outro tipo de material impresso veiculando mensagens publicitarias em ruas, praças, logradouros e demais locais públicos no município de Aquiraz e da outras providencias.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_077-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_077-2023.pdf</t>
   </si>
   <si>
     <t>institui no calendário oficial do município de Aquiraz o dia de conscientização sobre o autismo.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_078-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_078-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a tramitação prioritária dos processos administrativos em que figurem como parte ou pessoa interessada a vitima de violência domestica e familiar contra mulher.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_079-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_079-2023.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Miguel Barbosa do Nascimento, no Distrito de Camará, neste Município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_080-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_080-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências. 1.059.000,00 (um milhão e cinquenta e nove mil reais).</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/pl_081-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/pl_081-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências. 2.850.000,00 (dois milhões oitocentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_082-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_082-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção ao Suicídio — VIDA SEMPRE, a ser implementada no âmbito do município de Aquiraz</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/pl_083-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/pl_083-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Natália Cândido de Sousa, localizada no Bairro Alto dos Pereiras e identificada conforme documentação em anexo, nesta cidade e dá outras providências</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_084-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_084-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Maria Guilhermina da Silva, localizada no Bairro Alto dos Pereiras e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_085-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_085-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Jonas Cândido de Sousa, localizada no Bairro Alto dos Pereiras e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_086-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_086-2023.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua José Cândido de Sousa, localizada no Bairro Alto dos Pereiras e identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/pl_087-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/pl_087-2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Aquiraz a carteira de identificação da pessoa com transtorno do espectro autista - CIPTEA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/pl_088-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/pl_088-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Aquiraz, a semana de incentivo à participação das mulheres na política, a ser realizada anualmente na semana do dia 24 de fevereiro e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/pl_089-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/pl_089-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre dispõe sobre autorização do poder executivo municipal para celebrar Termo de Colaboração com a Liga Desportiva Municipal de Aquiraz, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_090-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_090-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consignação em folha de pagamento dos servidores do município de Aquiraz  ativos, inativos aposentados e pensionistas, e dá outros providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_091-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_091-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial a servidores efetivos da prefeitura municipal de Aquiras e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_092-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_092-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Capacitação e Amparo psicológico para mães ou tutores legais de pessoas com Transtorno de Espectro Autista e Deficiência em Geral no âmbito do município de Aquiraz.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_093-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_093-2023.pdf</t>
   </si>
   <si>
     <t>Denomina-se nome de Rua Manoel Salvino Queiroz, localizada n Distrito de Novo Iguape, neste município.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_095-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_095-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão ao Patrimônio Público Municipal, do imóvel doado a empresa PDV Tecnologia em Documentos e Softwares LTDA, inscrita no CNPJ: 06.270.666/001-46, nos termos da Lei Municipal 1.005/2012, de 28 de novembro de 2012.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_096-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_096-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências. (1.000.000,00).</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_097-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_097-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar operação de crédito junto à caixa econômica federal, e dá outras providências</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_098-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_098-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I e II. do artigo 1º, da Lei nº 1.483/2022 de , 13 de setembro de 2022.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_099-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_099-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências. (5.533.000,00).</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_100-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_100-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n" 4.320/64, bem como altera a Lei Municipal n" 1.516/2022 e dá outras providências. (R$ 3.500.000,00).</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_101-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_101-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de placas informativas, nas unidades públicas e privadas de saúde, sobre a adoção de nascituro."</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_102-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_102-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal, com base na lei n° 950/2011 de 22 de dezembro de 2011 e na lei 14.133 de 1° de abril de 2021, a deflagrar procedimento licitatório para alteração da matriz energética municipal.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pl_103-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pl_103-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n" 4.320/64, bem como altera a Lei Municipal n° 1.516/2022 e dá outras providências.(R$ 25.000,00)</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/pl_104-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/pl_104-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n" 1.516/2022 e dá outras providências. (R$ 966.559,43)</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/pl_105-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/pl_105-2023.pdf</t>
   </si>
   <si>
     <t>Institui a política pública municipal de resíduos sólidos, aprova o plano municipal integrado de resíduos sólidos e adota outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_106-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_106-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica na conformidade do desenvolvimento econômico e social do município de Aquiraz e dá outras providências."</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_107-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_107-2023.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/pl_108-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/pl_108-2023.pdf</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/pl_109-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/pl_109-2023.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a associação beneficente de Jacauna e Adjancencias.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Dispõe sobre a política de patrocínio da Administração Pública do Município de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/pl_111-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/pl_111-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a desafetar bens móveis para fins de alienação, em consonância com a Lei Complementar nº 001, de 04 de maio de 2000 (Lei de Responsabilidade Fiscal), os Art's. 123 e 125 da Lei Orgânica do Município, combinado com o par. do art. 22 da Lei Federal nº 8.666, de 21 de junho de 1993, Art. 100 e 101 da Lei nº 10.406, de 10 de janeiro de 2002, pelo município e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_-_subsidio_presidente.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_-_subsidio_presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução do subsídio do presidente da câmara municipal de Aquiraz, alterando a lei municipal nº 1.184 de 23 de junho de 2016, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Denomina de Av. Carlos Augusto Matos Pires a via que indica na Localidade de Pindoba, no Distrito João de Castro na forma que indica.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>José Airton Assunção</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/pl_114-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/pl_114-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o "Programa Cidadania Digital" nas escolas municipais de Aquiraz na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/mensagem_056_21_06_2023_organizacoes_sociais.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/mensagem_056_21_06_2023_organizacoes_sociais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Qualificação de entidades como Organizações Sociais, regula a execução e fiscalização de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/mensagem_058_21_06_2023_credito_adicional_r_234.67409_setur.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/mensagem_058_21_06_2023_credito_adicional_r_234.67409_setur.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n" 1.516/2022 e dá outras providências.  (R$ 234.674,09)</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Institui o Progama Renda Cidadã no Municipio de Aquiraz e adota outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Altera a  redação dos artigos 1º, 2º e 3º da Lei nº 1.523/2023 de 06 de março de 2023.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pl_119-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pl_119-2023.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Municípío de Aquiraz, o Circuito Aquiraz Bodyboarding, realizado anualmente com início no mês de Janeiro".</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/pl_120-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/pl_120-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Valdevi Gomes dos Santos, localizada no Bairro Prainha e identificada conforme documentação em anexo, nesta cidade e dá outras providências</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_121-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_121-2023.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Município de Aquiraz, o aniversário da Banda de Música Virgílio Coelho, a ser comemorado anualmente no dia 27 de Agosto, e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/pl_122-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/pl_122-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde na localidade de Divinéia de “UBS EX-PREFEITO DR. ANTÔNIO FERNANDO DE FREITAS GUIMARÃES”, Distrito de Sede, na forma que indica.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/pl_123-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/pl_123-2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Parque Natural Municipal de Aquiraz.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_124-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_124-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos em nome de Rua Maria Cândida de Abreu e Rua Jam Pierre da Silva Peixoto, na localidade de Picão distrito de sede, na forma que indica.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Estabelece a desvinculação de receitas do município de Aquiraz, em conformidade com Art. 76-B do ato das disposições constitucionais transitórios da constitucionais transitórias da constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_126-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_126-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de "Rua Francisco Mendes de Abreu", na localidade de picão, distrito de sede, na forma que indica.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Chico Carlos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/pl_127-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/pl_127-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Laureano Bentos de Freitas”, no Distrito de Tapera, na forma que indica.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/pl_128-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/pl_128-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua José Alves de Abreu, (José Matias)”, na localidade de Pau Pombo/Araçazin do Biel, distrito de sede, na forma que indica.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/pl_129-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/pl_129-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do Estado do Ceará, a “Marcha em Defesa das Mulheres”.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/pl_130-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/pl_130-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n" 1.516/2022 e dá outras providências. (R$ 5.558.000,00).</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/pl_131-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/pl_131-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a unidade Básica de Saúde na localidade do Novo Iguape de "UBS Raimundo Alves Filho (Derico)', no distrito de Jacaúna, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/pl_132-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/pl_132-2023.pdf</t>
   </si>
   <si>
     <t>Altera unidade orçamentaria da dotação, da emenda nº 075/2022. do anexo II, da Lei Nº 1.516/2022 -Loa 2023.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/pl_133-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/pl_133-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina nome de Rua Esaú Alves de Morais, localizada no Distrito de Camará, localidade Telha identificada conforme documentação em anexo, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/pl_134-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/pl_134-2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do cordão de fita com desenhos de girassol como símbolo de identificação da pessoa com deficiência oculta no Município de Aquiraz.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/pl_135-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/pl_135-2023_2.pdf</t>
   </si>
   <si>
     <t>Declara património cultural de natureza imaterial do Município De Aquiraz o evento religioso denominado "Marcha para Jesus" e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/pl_136-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/pl_136-2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Aquiraz, estado do Ceará o dia da Bíblia.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/pl_137-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/pl_137-2023.pdf</t>
   </si>
   <si>
     <t>Declara o Titulo de Utilidade Pública o Instituto Casa Despertar-ICD.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/pl_138-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/pl_138-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos em nome de “Rua José Ivanildo Silva Lima”, “Rua José Pires Araújo”, “Rua Oscar Brasilino da Silva” e “Rua Maria dos Santos Silva - Dijesus”, na localidade de Telha, distrito de Camará, na forma que indica.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Denomina de "Marlon Lima de Moura" a Areninha Tipo II de localidade do Machuca, Rodovia CE 040, KM 018, Sitio Machuca, CEP 61.700-000, Aquiraz-Ce.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_140-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_140-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Francisca Rodrigues da Silva”, na localidade de Telha, distrito de Camará, na forma que indica</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_141-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_141-2023_2.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a “Caminhada com Maria</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_142-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_142-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Raphael Fernandes Jalles”, na localidade de Telha, distrito de Camará, na forma que indica.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_143-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_143-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Francisco Pires Mateus “DEZO””, na localidade de Telha, distrito de Camará, na forma que indica</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_144-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_144-2023_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis e a doação com encargos a entidades privadas, para os fins que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_145.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_145.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo e fundo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_146-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_146-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação da infraestrutura de suporte para estação Transmissora de Radiocomunicação - ETR no âmbito do Município de Aquiraz/CE.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_147-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_147-2023_2.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a “Cavalgada dos Trabalhadores”, na forma que indica.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/pl_148-20231.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/pl_148-20231.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos em nome de “Rua Francisco Pereira da Silva”, “Rua Maria Consuelo Gomes da Silva”, “Rua Maria José Monteiro da Silva” e “Rua Terezinha Pereira Sátiro”, na localidade de Telha, distrito de Camará, na forma que indica.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/pl149-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/pl149-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Francisco Luiz do Nascimento – Chico Luis”, na localidade de Telha, distrito de Camará, na forma que indica.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_150-204_-_loa.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_150-204_-_loa.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Orçamentária Anual – LOA do Município de Aquiraz, para o Exercício Financeiro de 2024</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_151-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_151-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Maria dos Santos Silva – Maria do Oscar”, na localidade de Telha, distrito de Camará, na forma que indica.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/pl_152-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/pl_152-2023_2.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Francisco Dias Filho”, na localidade de Malvinas/Lameirão</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Peninha</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/pl_153-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/pl_153-2023.pdf</t>
   </si>
   <si>
     <t>Institui a carteira da pessoa com fibromialgia (CIPFIBRO) no âmbito do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/pl_154.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/pl_154.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso VIII, ao § 2º, do artigo 3º, e altera a redação dos §§ 1º, 2º e 3º do artigo 3º, da Lei nº 1.59/2023, de 21 de Junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_155-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_155-2023_2.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Festa do Padroeiro São Francisco - Encantada.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_156-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_156-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Festa do Mocororó.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_157-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_157-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Festa do Marco Vivo.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_158-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_158-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Festa de Padroeiro São Pedro do Iguape.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/pl_159-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/pl_159-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Coroação de Nossa Senhora.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/pl_160-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/pl_160-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a Celebração dea Encenação da Paixão de Cristo do Iguape.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/pl_161-2023_2.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/pl_161-2023_2.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, a festa de Nossa Senhora dos Navegantes do Barro Preto.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/pl_162-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/pl_162-2023.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do Município de Aquiraz o evento celebração da Fé, em alusão ao aniversário da Comunidade Católica Shalom em Aquiraz, a ser comemorado anualmente no dia 09 de novembro.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/pl_163-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/pl_163-2023.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do Município de Aquiraz o evento renascer.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_164-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_164-2023.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome de “Rua Nelson Coelho”, na localidade de Picão, distrito de Sede, na forma que indica.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_165-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_165-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n" 1.516/2022 e dá outras providências. (R$ 10.000,000,00).</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/pl_166-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/pl_166-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal em observância ao determinado na Lei Federal n° 4.320/64, bem como altera a Lei Municipal n" 1.516/2022 e dá outras providências. (35.000).</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/pl_167-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/pl_167-2023.pdf</t>
   </si>
   <si>
     <t>Denomina/Oficializa logradouro público em nome de “Avenida Manoel Feliciano de Lima”, na forma que indica.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_168-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_168-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da função e regulamentação do cargo de condutor de veículo escolar, na secretaria municipal de educação de Aquiraz, e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_169-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_169-2023.pdf</t>
   </si>
   <si>
     <t>Denomina/Oficializa logradouro público em nome de “Rua José Maria Assunção Pires”, na localidade de Telha, Distrito de Camará, na forma que indica</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/pl_170-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/pl_170-2023.pdf</t>
   </si>
   <si>
     <t>Denomina/Oficializa logradouro público em nome de “Rua José Amora Moreira”, na localidade de Telha, Distrito de Camará, na forma que indica.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/pl_171-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/pl_171-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 947/2011, EM TODO O SEU ARTIGO 71 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/pl_172-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/pl_172-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 947/2011, NO ANEXO 06, NA FIGURA 03, MICROZONEAMENTO PRAINHA/PORTO DAS DUNAS, ALTERA A FIGURA 04 CRIANDO O MAPA 4.1 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/pl__173-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/pl__173-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MODIFICAÇÃO DA NATUREZA JURÍDICA DE ÁREA VERDE PARA ÁREA INSTITUCIONAL, DESAFETA A REFERIDA ÁREA E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/pl_174-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/pl_174-2023.pdf</t>
   </si>
   <si>
     <t>Oficializa logradouro público em nome de “Rua Anita Silva”, no loteamento Parque da Prainha, Distrito de Sede, na forma que indica.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/pl_175-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/pl_175-2023.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial de eventos do município de Aquiraz, O “Trilhão sai do mei ou pedala”.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/pl_176-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/pl_176-2023.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de logradouros públicos em nome de “Rua Luiz Gonzaga de Castro”, “Rua João Castro e Silva”, “Rua Francisco Costa de Sousa” e “Rua Francisco Irineu Ferreira Lima”, na localidade de Divineia, Distrito de Sede, na forma que indica.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/pl_177-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/pl_177-2023.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado Bolsa Atleta e Bolsa Técnico – Bolsa Salomão, com o objetivo de incentivar o atleta e o técnico esportivo e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Denomina nome de Rua José Faustino de Oliveira, localizada no Bairro Tungaira e identificada conforme documentação em anexo, nesta cidade e dá outras providências</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento do estatuído no inciso II do art.17 da Lei Orgânica do Município de Aquiraz para a Legislatura seguinte (2025-2028) na forma que indica.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Denomina logradouro público em nome do "Rua Manoel Bernado Câmara", no loteamento Sol Nascente, localidade de Picão, Distrito de Sede, na forma que indca.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao ciclismo no município de Aquiraz, estabelece medidas de garantia e segurança ao ciclista e dá outras providências e dá outras providências</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/mensagem_079_24_11_2023_credito_especial_fonte_piso_enfermagem_1.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/mensagem_079_24_11_2023_credito_especial_fonte_piso_enfermagem_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal n.º 4.320/64, bem como modifica a Lei Municipal n.º 1.516/2022 e alterações posteriores, dando outras providências.(R$ 1.398.855,84).</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/mensagem_080_24_11_2023.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/mensagem_080_24_11_2023.docx</t>
   </si>
   <si>
     <t>Altera a lei n.º 1.209/2017, de 18 de janeiro de 2017 e alterações posteriores, que dispõe sobre a estrutura organizacional básica do poder executivo municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/mensagem_de_lei_081_24_11_2023_autorizacao_legislativa_compra_veiculos_-_veiculos_stas_dois_polos.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/mensagem_de_lei_081_24_11_2023_autorizacao_legislativa_compra_veiculos_-_veiculos_stas_dois_polos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a compra de veículos para atender as Secretaria do Trabalho e Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/mensag_1_1.doc</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/mensag_1_1.doc</t>
   </si>
   <si>
     <t>Altera a lei nº 1.209/2017, de 18 de janeiro de 2017 e alterações posteriores, que dispõe sobre a estrutura organizacional básica do poder executivo municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/mensagem_083_24_11_2023_pl_credito_especial_fmas_-_assistencia_social__cras_1.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/mensagem_083_24_11_2023_pl_credito_especial_fmas_-_assistencia_social__cras_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal em observância ao determinado na Lei Federal nº 4.320/64, bem como altera a Lei Municipal nº 1.516/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/mensagem_084_24_11_2023__permuta_com_as_obras_de_interesse_publico_a_serem_instaladas_em_area_institucional_deste_municipio_terras_brasilis_golden_2.doc</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/mensagem_084_24_11_2023__permuta_com_as_obras_de_interesse_publico_a_serem_instaladas_em_area_institucional_deste_municipio_terras_brasilis_golden_2.doc</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público e sua permuta com as obras de interesse público a serem instaladas em área institucional deste município, de acordo com o arts. 14; 74 e 89, da lei municipal nº 946/11, com encargos a entidade privada para os fins que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/mensagem_085_24_11_2023__projeto_de_lei_tecparking_servicos_especializados_ltda_1.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/mensagem_085_24_11_2023__projeto_de_lei_tecparking_servicos_especializados_ltda_1.docx</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade do desenvolvimento econômico e social do município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/mensagem_086_24_11_2023__projeto_de_lei_desafetacao_e_doacao_pratica_locacoes_e_movimentacoes_de_cargas_ltda_1.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/mensagem_086_24_11_2023__projeto_de_lei_desafetacao_e_doacao_pratica_locacoes_e_movimentacoes_de_cargas_ltda_1.docx</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade do desenvolvimento econômico e social do município de Aquiraz-CE e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/mensagem_087_24_11_2023__projeto_de_lei_desafetacao_e_doacao_shalom.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/mensagem_087_24_11_2023__projeto_de_lei_desafetacao_e_doacao_shalom.docx</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade do desenvolvimento econômico, turismo religioso e social do município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público e a permuta com imóvel particular, com encargos a entidade privada, bem como autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade do desenvolvimento econômico e social do município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/mensagem_089_24_11_2023_e_projeto_de_lei_-_desafetacao_e_doacao_associacao_reto_a_esperanca.doc</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/mensagem_089_24_11_2023_e_projeto_de_lei_-_desafetacao_e_doacao_associacao_reto_a_esperanca.doc</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóveis para fins de interesse público e reordenamento urbano, e autoriza a doação de imóveis com encargos a entidade privada, para os fins que indica, na conformidade do desenvolvimento social do município de aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/mensagem_090_24_11_2023__projeto_de_lei_desafetacao_e_doacao_corpo_dourado_1.docx</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/mensagem_090_24_11_2023__projeto_de_lei_desafetacao_e_doacao_corpo_dourado_1.docx</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_194-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_194-2023.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher de Aquiraz/Ceará e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_195-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_195-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço de Orientação e Defesa do Consumidor – PROCON da Câmara Municipal de Aquiraz.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/pl_196-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/pl_196-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º, da Lei n° 1283/2018, de 27 de junho de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_197-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_197-2023.pdf</t>
   </si>
   <si>
     <t>Institui a política de desempenho para os professores em efetivo exercício de sala de aula, direção, secretário escolar, coordenação pedagógica e supervisão escolar do Município de Aquiraz e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/pl_198-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/pl_198-2023.pdf</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/pl_199-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/pl_199-2023.pdf</t>
   </si>
   <si>
     <t>Cria o cargo agente de contratação — comissão de contratação e equipe de apoio, nos moldes da nova lei federal de licitações</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede licença de afastamento a senhora vereadora Gisele Maria Façanha da Mata, para ausentar-se do Município e do Pais, na forma que indica.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n. 002, de 14 de setembro de  2016, que trata sobre o Regimento Interno da Câmara Municipal de Aquiraz, criando a Comissão de Direitos do Consumidor e do Contribuinte da Câmara Municipal de Aquiraz, na forma que indica.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>Cria a Galeria Lilás no âmbito da Câmara Municipal de Aquiraz/Ce e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/resolucao_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/resolucao_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da resolução Nº 002/2016, de 14_x000D_
 de setembro de 2016 - Regimento Interno da Câmara_x000D_
 Municipal de Aquiraz, na forma que indica.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/794/ind_001-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/794/ind_001-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca(calçamento da Rua Agulha, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/795/ind_002-2022.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/795/ind_002-2022.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Av. da Moreia, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/796/ind_003-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/796/ind_003-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Olho D'Agua, no bairro Jucurutu, na localidade do Machuca, neste Município.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Fernando do Picão, Ney Pires</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/797/ind_004-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/797/ind_004-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica da Av. Airton Sena, localizada na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/798/ind_005-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/798/ind_005-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica da Av. dos Bandeirantes localizado no Piau, neste município.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/799/ind_006-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/799/ind_006-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Rua Rua Rogaciano Leite, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/800/ind_007-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/800/ind_007-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Av. Bonito, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/853/ind_008-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/853/ind_008-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca(calçamento) da Rua do Cumurupim, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/801/ind_009-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/801/ind_009-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Rua Rua do Pargo, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/802/ind_010-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/802/ind_010-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Rua Rua do Bagre, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/803/ind_011-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/803/ind_011-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) da Rua Rua do Tubarão localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/804/ind_012-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/804/ind_012-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que no Período Carnavaleco as UBS dos Distritos litorâneos funcionem 24 horas.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/805/ind_013-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/805/ind_013-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo o sentido único da Rua Cel. Osvaldo Sturdart até a bifurcação do Galo da Barra e como retorno a Rua Possidônio Soares na localidade do Iguape, neste município.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/806/ind_014-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/806/ind_014-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a Implementação de uma lombofaixa e/ou redutor de velocidade na Avenida São João Novo Iguape em Frente a Escola José Almir da Silva Neste Município.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/807/ind_018-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/807/ind_018-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e camada asfáltica da localidade Sol Nascente na referida Rua do Quinzim no Distrito de Camará.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/808/ind_019-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/808/ind_019-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa do Crás.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/809/ind_020-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/809/ind_020-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca e camada asfáltica na Rua Luiz Alves Ferreira, Camará - Aquiraz.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/810/ind_021-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/810/ind_021-2023.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do Campo de Futebol na Comunidade das Malvinas, incluindo a manuntenção nas instalações elétricas, hidráulicas e do gramado, realizando a marcação do mesmo e viabilizando a construção de vestiários, arquibancadas nas laterais, muros de proteção nas instalações  de portões.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/811/ind_022-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/811/ind_022-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de parada para o Transporte Gratuito de Aquiraz-TGA e ônibus metropolitanos de acordo com suas rotas em todo o município.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/812/ind_023-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/812/ind_023-2023.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do Campo de Futebol na Comunidade da Telha, incluindo a instalação de iluminação em led e a construção de Muro.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/813/ind_024-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/813/ind_024-2023.pdf</t>
   </si>
   <si>
     <t>Requer de pavimentação asfáltica na Rua da Vila do César (continuação da Rua José Amora Moreira, na localidade de Telha - Camará).</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/814/ind_025-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/814/ind_025-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação da pavimentação em pedra tosca e pavimentação asfáltica na Rua João Pires Cardoso, Camará.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/854/ind_026-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/854/ind_026-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e camada asfáltica na Rua José Boneges Cavalcante, Camará - Aquiraz.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/855/ind_027-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/855/ind_027-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e camada asfáltica na Rua Manuel Moreira Assunção em Telha - Camará.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Requer a implantação em pavimentação asfáltica na localidade de Nascente nos logradouros: Rua do Chafariz do Quinzim, Rua do Quinzim, Rua do Campo do Quinzim, Rua Maria Zuila no Distrito de Camará - Aquiraz.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_n29.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_n29.pdf</t>
   </si>
   <si>
     <t>Indica a construção do asfalto para Av. José Nicodemos Assunção (iniciando na CE 040 passando pela Lagoa das Canas e Ribeira, finalizando no asfalto da Lagoa do Ramos, neste município.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_n30.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_n30.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calçamento ou asfalto para a Rua Francisco Queiroz de Sousa na localidade de Vila Rocha no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_n31.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_n31.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de academia popular nos seguintes espaços públicos: Em frente à EMEF José Raimundo da Costa na localidade de Ramos; em frente do CEI José Nicodemos Assunção na estrada nova e próximo a Igreja Católica Jesus Ressuscitado na localidade da Cinzenta, neste município.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/818/ind_032-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/818/ind_032-2023.pdf</t>
   </si>
   <si>
     <t>Indica a desapropriação do imóvel, pertencente ao Professor Carlos, localizado na sede do Distrito de Justiniano de Serpa, com a finalidade da Construção, de um Estádio de Futebol, neste município.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/827/ind_033-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/827/ind_033-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Quadra Poliesportiva na localidade do Sítio Guarda no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/843/ind_034-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/843/ind_034-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da rua Maria Guilhermina Guedes da Silva, na localidade de Área Verde do Quinzinho no distrito de Camará neste município.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/844/ind_035-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/844/ind_035-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Luiz Alves Ferreira, Oiticica no distrito de Camará neste município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/845/ind_036-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/845/ind_036-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua José Ferreira da Costa, na Localidade de Santa Maria no distrito de Camará neste município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/846/ind_037-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/846/ind_037-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Luiz de Lima Alves na Localidade de Santa Maria no distrito de Camará neste município.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/860/ind_038-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/860/ind_038-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calçamento ou asfalto para as Ruas Wagner Assunção de Sousa, Francisca Eliete Bernaldinho da Silva, Manuel Casusa da Silva, Antônio Martins da Costa, Aurino Tomaz da Silva e Pedro Alves dos Santos na localidade de Serpa "Nova Jerulasem"  no Distrito de Justiniano de Serpa, neste município</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/861/ind_039-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/861/ind_039-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calçamento ou asfalto para a Rua Oswaldo Correia Assunção na localidade de Pau Branco no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/862/ind_040-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/862/ind_040-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calçamento ou asfalto para a Rua Paulino Pereira da Costa na localidade de Lagoa do Bispo no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/863/ind_041-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/863/ind_041-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção do calçamento ou asfalto para a Rua sem denominação oficial, mais conhecido como "Vila do Escurinho" de Estrada Nova no Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/864/ind_042-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/864/ind_042-2023.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do Estádio Municipal Alberto Targino, com arquibancada com a capacidade para 4(quatro) mil torcedores, neste município.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/882/ind_043-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/882/ind_043-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o Piso Nacional para os cargos de Enfermeiro, Técnico de Enfermagem e Auxiliar de Enfermagem e para a Parteira, a serem pagos no Município de Aquiraz na forma que indica.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/893/ind_044-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/893/ind_044-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um calçamento no distrito de pau-pombo, no beco do Sr. Tiburcio.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/894/ind_045-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/894/ind_045-2023.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da quadra de Patacas, neste município.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/895/ind_046-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/895/ind_046-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de um calçamento na Praia do Batoque, Rua do Marisco neste município.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/896/ind_047-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/896/ind_047-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um calçamento na  Rua da Dona Jandira, na localidade da araçazinho do Biel, neste município.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/897/ind_048-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/897/ind_048-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um calçamento na  Rua da Dona Maria na localidade da araçazinho do Biel, neste município.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/898/ind_049-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/898/ind_049-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação da iluminação pública da Rua do mercadinho do Netinho até o posto de gasolina no pau pombo, neste município.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/899/ind_050-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/899/ind_050-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um calçamento na Rua do mercadinho Oliveira, no Araçazinho do Biel, neste município.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/900/ind_051-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/900/ind_051-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um abatedouro municipal em Aquiraz, neste munucípio.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/901/ind_052-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/901/ind_052-2023.pdf</t>
   </si>
   <si>
     <t>Solicito aprovação deste, A inclusão no Calendário Oficial de Eventos do Município de Aquiraz/Ce o "Dia Municipal de Psicopedagogo", a ser comemorado anualmente do dia 12 de Novembro e dá outras providências.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/902/ind_053-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/902/ind_053-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um novo Cemitério Público no Distrito de Patacas em Aquiraz, neste município.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Dr. Costa Lima, como as demais ruas na localidade de Baixa Grande (Sem Terra) no distrito de João Castro, neste município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca na Rua conhecida como beco do José Anjo, em frente o CRAS na localidade de Telha no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da rua Moreira Assunção. ao lado do mercadinho Jurandir, na localidade de Paraiso da Telha no distrito de Camará, neste muniicípio.</t>
   </si>
   <si>
     <t>969</t>
   </si>
@@ -3056,375 +3056,375 @@
     <t>1065</t>
   </si>
   <si>
     <t>Babá, Jair Silva, Ney Pires, Vandinho</t>
   </si>
   <si>
     <t>Indica a elaboração do projeto de _x000D_
 lei (anexo) que “DISPÕE SOBRE _x000D_
 A FIXAÇÃO DE VENCIMENTO DE _x000D_
 CARGOS DE SERVIDORES _x000D_
 PÚBLICOS DE PROVIMENTO _x000D_
 EFETIVO DO MUNICÍPIO DE _x000D_
 AQUIRAZ E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>DIspõe sobre a fixação de vencimento de cargos de servidores públicos de provimento efetivo do município de Aquiraz e dá outras providências</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_070-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_070-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltico da Av. dos bandeirantes, localizado no Piau, deste município.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_071-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_071-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Construção em pedra tosca (calçamento) da Av. Bonito, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/ind_072-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/ind_072-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Construção em pedra tosca (calçamento) da Rua Agulha, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/ind_073-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/ind_073-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Construção em pedra tosca (calçamento) da Rua do Bagre, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_074-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_074-2023.pdf</t>
   </si>
   <si>
     <t>Indica a CONSTRUÇÃO em pedra tosca (calçamento) da Rua do Cumurupim, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Indica a CONSTRUÇÃO em pedra tosca (calçamento) da Rua do Pargo, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/ind_076-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/ind_076-2023.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação em pedra tosca da Rua Olho D'agua, no bairro Jucurutu, na localidade do Machuca, neste município.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/ind_077-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/ind_077-2023.pdf</t>
   </si>
   <si>
     <t>Indica a CONSTRUÇÃO em pedra tosca (calçamento) da Av. da Moreia, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/ind_078-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/ind_078-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca da Rua do Tubarão, localizado na Chácara da Prainha, neste município.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/ind_079-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/ind_079-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Areninha na localidade de Picão neste município.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_080-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_080-2023.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da praça do picão e que seja instalada uma academia popular, neste município.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/ind_082-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/ind_082-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de camada asfáltica na Rua Mateus na Área Verde do Fifi em Telha - Camará.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>Requer a implantação da pavimentação em pedra tosca e camada asfáltica na Rua Francisco Moreira Alves, Camará - Aquiraz.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>Requer a implantação em pedra asfáltica e camada asfáltica na Rua José Boneges Cavalcante, Camará - Aquiraz..</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_085-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_085-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação em pedra tosca e camada asfáltica na Rua Manuel Moreira Assunção em Telha- Camará.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_086-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_086-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de pavimentação em pedra tosca e camada asfáltica na Rua João Pires Cardoso, Camará — Aquiraz</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_087-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_087-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de pavimentação asfáltica na Rua da Vila do César (continuação da Rua José Amora Moreira, na localidade de Telha - Camará.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_089-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_089-2023.pdf</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_090-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_090-2023.pdf</t>
   </si>
   <si>
     <t>Viabilizar a iluminação pública em LED da Av.Manoel Feliciano de Lima, via de acesso que interliga Aquiraz a BR-116.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_092-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_092-2023.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização do Campo de futebol na comunidade da Telha, incluindo a instalação de iluminação em led e a construção de muro.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/ind_093-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/ind_093-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Reforma do CRAS - Camará.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/ind_094-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/ind_094-2023.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização dos campos de Futebol na Comunidade das Malvinas, Camará, Area verde do Quinzin, Area verde vile e Oiticica. Incluindo a manuntenção nas instalações eléctricas, hidráulicas e do gramado, realizando a marcação do mesmo e viabilizando a construção de vestiários, arquibancadas nas laterais, muros de proteção com instalação de portões.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/ind_095-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/ind_095-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação em pedra tosca e camada asfáltica da localidade Sol Nascente na referida Rua Maria Zuila no Distrito de Camará.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/ind_096-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/ind_096-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de pavimentação asfáltica na localidade Nascente nos logradouros: Rua do Chafariz do Quinzim, Rua do Campo do Quinziim no distristo de Camará - Aquiraz.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/ind_097-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/ind_097-2023.pdf</t>
   </si>
   <si>
     <t>Implantação de pavimentação em pedra tosca e camada asfáltica na Rua João Rodrigues dos Santos (Beco dos Vassoureiros) Telha - Camará.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/ind_098-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/ind_098-2023.pdf</t>
   </si>
   <si>
     <t>Indica alteração de dispositivos da Lei Complementar nº 002/1994 que Dispõe sobre o regime jurídico dos servidores Civis do Município de Aquiraz.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/ind_099-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/ind_099-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca (calçamento) no Beco da Lica, localizado no Sitio Guarda, neste município.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/ins_100-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/ins_100-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção em pedra tosca(calçamento) no Beco do Sabino, localizado no Sitio Guarda, neste município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/ind_101-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/ind_101-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Construção em pedra tosca (calçamento) no Beco do Humberto, localizado no Sitio Guarda, neste município.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/ind_102-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/ind_102-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Construção em pedra tosca (calçamento) no Beco da Dodó, localizado no Sitio Guarda, neste município.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/ind_103-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/ind_103-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um posto de saúde na localidade de Paraíso da Telha, no distrito de Camará, neste município.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Diego Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/ind_104-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/ind_104-2023.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e revitalização da praça do Engenho Velho no distrito de Tapera  neste município.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/ind_105-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/ind_105-2023.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e revitalização da praça dos Idosos no distrito de Tapera  neste município.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/ind_106-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/ind_106-2023.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e revitalização da praça da Canoa no distrito de Tapera  neste município.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/ind_107-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/ind_107-2023.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede que liga a comunidade do Engenho Velho de Baixo ao Engenho Velho de Cima no distrito da Tapera, neste município.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/ind_108-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/ind_108-2023.pdf</t>
   </si>
   <si>
     <t>Indica a extensão de rede da rua Francisco de Freitas Queiroz no distrito da Tapera, neste município.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/ind_109-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/ind_109-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um calçamento na Rua do Sapateiro ligando a Rua Vitorino de Miranda no lado da escola E.M.E.F de Batoque na Praia do Batoque , neste município.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/ind_110-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/ind_110-2023.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da UBS - Unidade Básica de Saúde de Patacas neste municipio</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Indica à construção e um calçamento na rua Loteamento Caracará na Comunidade do Caracará. Neste município.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Indica a construção de uma Quadra Poliesportiva na Escola EMEF Rita Paula de Brito, na localidade da Prainha, neste município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>Indica a construção de uma cobertura no Parque Infantil da Escola EMEF Rita Paula de Brito, na localidade da Prainha, neste município</t>
   </si>
   <si>
     <t>1258</t>
   </si>
@@ -3446,486 +3446,486 @@
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Indica  a pavimentação em pedra tosca da rua Eupidio Rufino da Silva na localidade de Tapera neste município.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>Diego Queiroz, Mauricio Matos</t>
   </si>
   <si>
     <t>Indica  a pavimentação em pedra tosca da rua Raimundo Albino Gadelha na localidade de Tapera neste município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/817/requerimento_02.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/817/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e implantação de iluminação pública na Área Verde distrito de Tapera, neste município conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_03.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação de rede iluminação pública e serviço de limpeza com maquinário na Jussara Área Verde distrito de Tapera, neste município conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_04.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca e um Poço Profundo na Área Verde distrito de Tapera, neste município conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_05.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha e uma Área de Lazer na localidade de Área Verde neste município, conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/834/req_006-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/834/req_006-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de academia popular na Rua das Viúvas, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/835/req_007-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/835/req_007-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha na localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/836/req_008-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/836/req_008-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Creche de tempo integral,  na localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/837/req_009-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/837/req_009-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um abatedouro na localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/838/req_010-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/838/req_010-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma academia popular no Sitio Barrinha na localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/839/req_011-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/839/req_011-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na localidade de Tapera, neste município.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/840/req_012-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/840/req_012-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o programa de combate e prevenção à dengue, Chikungunya e Zika no município de Aquiraz.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/841/req_013-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/841/req_013-2023.pdf</t>
   </si>
   <si>
     <t>Requer a padronização das barracas do Iguape, Barro Preto e do Pontão do Iguape.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_014-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_014-2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação geral da Praça da entrada do Iguape neste município.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/847/req_015-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/847/req_015-2023.pdf</t>
   </si>
   <si>
     <t>Requer da Procuradoria Geral do Município e do Ministério Publico da Comarca de Aquiraz o levantamento de todos os terrenos doados para empresas e entidades no Município de Aquiraz.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>Babá, Carlos Cesar, Chico Carlos, Fernando do Picão, João Paulo Dantas, Marnei, Neide Queiroz, Ney Pires, Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/848/req_016-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/848/req_016-2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, para Discutir a falta de medicamento no Município de Aquiraz.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/849/req_017-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/849/req_017-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma Areninha com brinquedo praça para a localidade de novo Iguape.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/850/req_018-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/850/req_018-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma areninha para a localidade de Iguape neste Município</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/851/req_019-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/851/req_019-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma brinquedo praça para a localidade da praia do presídio neste município</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/852/req_020-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/852/req_020-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o serviço de entrega gratuita em domicilio de medicamentos ás pessoas com deficiência motora e dificuldade de locomoção e aos idosos no município de Aquiraz com base na Lei nº 1077.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/856/req_021-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/856/req_021-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça e da quadra, da Comunidade de Jenipapeiro, no Distrito de Assis Teixeira, neste município.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/857/req_022-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/857/req_022-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da estrada do Araças ao Mirador, neste município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>Carlos Cesar</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/858/req_023-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/858/req_023-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quadra esportiva em Croatá, Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/859/req_024-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/859/req_024-2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, para discutir: A implantação do novo programa de saneamento básico criado na data, 03 de fevereiro de 2023, para esclarecer a Qualidade do Serviço Prestado pela Cagece.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>Babá, Carlos Cesar, Chico Carlos, Fernando do Picão, Jair Silva, João Paulo Dantas, Neide Queiroz, Ney Pires, Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/870/req_025-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/870/req_025-2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, para discutir a fome em nosso município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/871/req_026-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/871/req_026-2023.pdf</t>
   </si>
   <si>
     <t>Requer rede de iluminação pública no Machuca Rivieira na rua D, neste município conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/872/req_027-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/872/req_027-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Creche Tempo Integral na localidade de Área Verde distrito da Tapera neste município, conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/873/req_028-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/873/req_028-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da Estrada da Lagoa de Cima.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/874/req_029-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/874/req_029-2023.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento do Asfalto da estrada que liga a BR-116 a CE- 040, que  se inicia no Distrito de Justiniano de Serpa e finaliza no distrito de patacas, neste município.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/875/req_030-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/875/req_030-2023.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação e reforma do cemitério publico de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/876/req_031-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/876/req_031-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação e implantação de Polo Industrial Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/877/req_032-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/877/req_032-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação nas ruas Francisca Amora de Lima e Rua São Lazaro, na comunidade de Tomaz Homem, Distrito de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/878/req_033-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/878/req_033-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca da Rua Nova Canãa, na localidade de Justiniano de Serpa, neste município.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Requer a reforma da Estrada da Lagoa de Cima, neste município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/883/req_035-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/883/req_035-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de um redutor de velocidade (fotossensor( no KM-20) da CE-040, na localidade de Jacundá, neste Município.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/884/req_036-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/884/req_036-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Área Verde distrito de Tapera, neste município conforme discriminado abaixo.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/885/req_037-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/885/req_037-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca em Aroeira, neste município conforme descriminado abaixo.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/886/req_038-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/886/req_038-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca em Aroeira, neste município conforme  descriminado abaixo.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/887/req_039-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/887/req_039-2023.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/888/req_040-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/888/req_040-2023.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/889/req_041-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/889/req_041-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Área Verde, distrito de Tapera neste município conforme descriminado abaixo.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/890/req_042-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/890/req_042-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca na Área  Verde, distrito de Tapera neste município conforme descriminado abaixo.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/891/req_043-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/891/req_043-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um calçamento no Beco do seu Osmar no Fagundes, neste município</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/892/req_044-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/892/req_044-2023.pdf</t>
   </si>
   <si>
     <t>Indica a continuação da pavimentação em parelelpipedo no distrito patacas nesse município.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/904/req_045-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/904/req_045-2023.pdf</t>
   </si>
   <si>
     <t>Requer sinalização de trânsito no Machuca, neste município conforme descriminado abaixo.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/905/req_046-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/905/req_046-2023.pdf</t>
   </si>
   <si>
     <t>Requer sinalização de trânsito no Machuca RIviera, neste município conforme descriminado abaixo.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_047-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_047-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações inerentes à recuperação do Antigo Mercado da Carne, localizado na Av. Santos Dumont, Centro, Aquiraz/Ce.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>Indica a pavimentação asfáltica em ruas do Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo da Comissão Parlamentar de Inquérito — CPI para investigar os fortes indícios de cometimento de fraude no fornecimento de alimentação escolar proveniente da LICITAÇÃO 13.014/2021, para REGISTRO DE PREÇOS PARA AQUISIÇÃO DE GÊNEROS ALIMENTICIOS, VISANDO À EXECUÇÃO DOS PROGRAMAS: PNAE - FUNDAMENTAL, PNAC-CRECHE, PNAP-PRÉ-ESCOLA, EJA, QUILOMBOLAS, MAIS EDUCAÇÃO-FUNDAMENTAL E ALIMENTAÇÃO ESPECIAL PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO DE AQUIRAZ.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/928/scanner_20230315.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/928/scanner_20230315.pdf</t>
   </si>
   <si>
     <t>Indica a Pavimentação asfálticas em ruas do Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/929/scanner_20230322.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/929/scanner_20230322.pdf</t>
   </si>
   <si>
     <t>Requer a criação e distribuição pela Prefeitura Municipal de Aquiraz do Kit Saúde do Agricultor deste município.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz da localidade Canoas, Rua Bruno Lopes de Queiroz, no distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>Solicito a realização de concurso público para a guarda municipal de Aquiraz/CE.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>Requer o pavimentação em pedra  tosca das Ruas Anita Silva, Rua O e Rua  G na Localidade de Parque da Prainha,  neste município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
@@ -4085,624 +4085,624 @@
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>Requer a reformulação da entrada da Praia Bela, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>Requer a manutenção dos equipamento de esportes que estão no entorno do açude Tabajara.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca em diversas ruas, na localidade de Riviera, neste município.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>Giselle Façanha, Neide Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/req_082-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/req_082-2023.pdf</t>
   </si>
   <si>
     <t>Requer a transmissão das sessões desta Casa Legislativa na Língua Brasileira dos Sinais (Libras).</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>Giselle Façanha, Mauricio Matos</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/req_083-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/req_083-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça em frente à Capela de Nossa Senhora Aparecida, no endereço Rua Porfilho de Castro Ac, F Porfilho, 107 — Lt Plan Novo, no bairro Alto Alegre, neste município.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/req_084-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/req_084-2023.pdf</t>
   </si>
   <si>
     <t>Requer diversas solicitações para a localidade de Engenho velho, no distrito de Tapera, neste Município.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/req_085-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/req_085-2023.pdf</t>
   </si>
   <si>
     <t>Requer a finalização da pavimentação em pedra tosca da Av. Josué Leite de Freitas, que liga a localidade de Pau Pombo a CE040, neste município</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Chico Carlos, Giselle Façanha, Jair Silva</t>
   </si>
   <si>
     <t>Requer a construção de uma nova praça na Igreja da Canoa, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/req_087-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/req_087-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de futmesa nas comunidades e sede do município..</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Requer ampliação de 20% para 40% a gratificação de insalubridade do Auxiliar de Saúde Bucal, neste Município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Requer que seja reduzido a carga horaria de 40 para 30 horas dos cargos de cirurgião dentista, efetivos, neste Município.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Requer a atualização da gratificação de insalubridade de R$ 274,43 para R$ 950,00, para os cargos de Cirurgião Dentista e a implantação do piso salarial da equipe de saúde bucal, neste Município.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/req_091-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/req_091-2023.pdf</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>Chico Carlos, Neide Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/req_092-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/req_092-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra tosca no beco da loira, na localidade de Fagundes, neste município.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/req_093-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/req_093-2023.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/req_094-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/req_094-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica na rua que liga ás localidades de estreada nova a vila pagã, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/req_095-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/req_095-2023.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de uma academia popular na localidade de Sitío barrinha, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/req_096-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/req_096-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma creche de tempo integral, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Indica a Construção em pedra tosca (calçamento) e camada asfáltica da Rua Luiz Alves Ferreira, na localidade de Camará neste município.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>Ney Pires, Neide Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/req_098-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/req_098-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de placas com a denominação de cada rua no município de Aquiraz.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/req_099-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/req_099-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de semáforos e faixa de pedestres no encontro da Avenida Torres de Melo (Avenida do canal) com a Avenida Tibúrcio Targino no município de Aquiraz.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/req_100-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/req_100-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da iluminação na Rua Doutora Geórgia no Bairro do Alto Alegre no município de Aquiraz</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/req_101-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/req_101-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da iluminação na Rua do  Córrego da Minhoca no município de Aquiraz.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/req_102-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/req_102-2023.pdf</t>
   </si>
   <si>
     <t>Solicita o saneamento e manutenção da Rua do  Bonito no município de Aquiraz.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/req_103-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/req_103-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da Avenida do Xaréu na Chácara da Prainha no município de Aquiraz.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/req_104-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/req_104-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da Rua do Lírio no município de Aquiraz.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/req_105-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/req_105-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção a iluminação na Rua Francisco Porfírio de Castro no Bairro do Alto Alegre no município de Aquiraz.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/req_106-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/req_106-2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em homenagem ao Dia do Advogado, celebrado no dia 11 de Agosto.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/req_107-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/req_107-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um poço profundo na Rua Moises Ramos Gadelha, na localidade de Aroeiras, no distrito de Justiniano de Serpa, neste Município.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/req_108-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/req_108-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reposição de lâmpadas em diversas ruas, na localidade de Aroeiras, no distrito de Justiniano de Serpa, neste Município.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/req_109-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/req_109-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma área de Lazer na Comunidade de  Aroeiras, no distrito de Justiniano  de Serpa, neste Município.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/req_110-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/req_110-2023.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação e reforma do  cemitério publico de Justiniano  de Serpa, neste município.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/req_111-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/req_111-2023.pdf</t>
   </si>
   <si>
     <t>Requer o RECAPEAMENTO do Asfalto da  estrada que Liga a BR-116 a CE-040, que se  inicia no Distrito de Justiniano de Serpa e  finaliza no distrito de patacas, neste município.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/req_112-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/req_112-2023.pdf</t>
   </si>
   <si>
     <t>Requer a CRIAÇÃO e  IMPLATAÇÃO de Polo Industrial  Distrito de Justiniano de Serpa,  neste município.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/req_113-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/req_113-2023.pdf</t>
   </si>
   <si>
     <t>Rquer a reforma da Praça da entrada do Iguape no distrito de Jacaúna, no Município de Aquiraz.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/req_114-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/req_114-2023.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização da Bica do Iguape no Distrito de Jacaúna, no municipio de Aquiraz.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/req_115-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/req_115-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravados na Rua Francisco das Chagas e Rua dos Pioneiros no trecho que dá acesso as barracas de Praia na localidade do Barro Preto, neste município de Aquiraz.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/req_116-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/req_116-2023.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em intertravados na Avenida da Praia na localidade de Iguape, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/req_117-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/req_117-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza na Rua Estrada da Cachoeira localizada no Bairro Jacundá, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/req_118-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/req_118-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza no Bairro Cidade Alerta no município de Aquiraz.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_119-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_119-2023.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação e limpeza das ruas, saneamento e esgotos, manutenção da iluminação pública, colocação de CEP e nomes das ruas no Loteamento - II no município de Aquiraz.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_120-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_120-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação da rota do TGA para o Bairro do Jucurutu no município de Aquiraz</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_121-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_121-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a ligação dos chafarizes nos endereços_x000D_
 abaixo no município de Aquiraz._x000D_
 EXMO. SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE AQUIRAZ</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>Requer licença para tratar motivos de saúde pelo período de 150 dias,</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/req_123-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/req_123-2023.pdf</t>
   </si>
   <si>
     <t>Requer a extensão de rede de energia no canteiro central que dá acesso ao hotel carmel charme resort na localidade do Barro Preto, no distrito de Jacaúna, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/req_124-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/req_124-2023.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição de EPIS (equipamentos de proteção individual) para as atividades dos garis, com o objetivo de protegê-los de qualquer risco à saúde no ambiente de trabalho, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/req_125-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/req_125-2023.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação de um Poço Profundo na comunidade de Cidade Alerta Barreirão, próximo ao Bar do Zé Mutamba, Distrito Sede, neste município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/req_126-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/req_126-2023.pdf</t>
   </si>
   <si>
     <t>Requer o PAVIMENTAÇÃO em pedra tosca e ILUMINAÇÃO do conhecido Beco da Izamar até a princesa, no Distrito de Tapera, neste município.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_127-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_127-2023.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da Rua JOÃO HORÁCIO (Sem denominação oficial) e a complementação da iluminação, no Distrito de Preaoca, neste município.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/req_128-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/req_128-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de praças, brinquedoteca e academias populares em diversas localidades, no Distrito de Justiniano de Serpa, conforme descriminado abaixo, neste Município.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/req_129-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/req_129-2023.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora o envio de ofício à Assembleia Legislativa do Estado do Ceará, solicitando providências para agilizar a tramitação do Projeto de Indicação n. 383/2023, de autoria do Deputado Leonardo Pinheiro, que visa alterar a Lei Estadual n. 17.910/2022, que dispõe sobre as condições para a realização de trajetos intermunicipais pelo serviço licenciado de táxi, na forma que indica.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/req_130-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/req_130-2023.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha, junto com uma Brinquedo-Praça na Localidade de Lagoa do Mato, no Distrito de Justiniano de Serpa, neste Município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>Requer à secretaria responsável a recuperação do chafariz localizado na Rua Pedro Brasil em frente a loja construtop no município de Aquiraz.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/req_132-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/req_132-2023.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza das ruas, nos endereços abaixo, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/req_133-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/req_133-2023.pdf</t>
   </si>
   <si>
     <t>Requer à secretaria responsável a instalação de lombadas ou tartarugas, como meio de estimular segurança dos pedestres, bem como a manutenção da rede de iluminação pública da Estada Geovana, localizada no Bairro Jucurutu, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/req_134-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/req_134-2023.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/req_135-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/req_135-2023.pdf</t>
   </si>
   <si>
     <t>Requer à secretaria responsável a recuperação do chafariz localizado na Rua Lourenço Alves,no distrito de Tapera, no município de Aquiraz.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/req_136-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/req_136-2023.pdf</t>
   </si>
   <si>
     <t>Requer a restauração do Posto de Saúde do Tapuio , no município de Aquiraz.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/req_137-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/req_137-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da praça e da quadra, da Comunidade de Jenipapeiro, no Distrito de Assis Teixeira, neste município</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/req_138-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/req_138-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação da Rota do TGA para a Comunidade da Portelinha/Cidade Alerta (Próximo ao Bar do Zé Mutamba)na Localidadede de Chácara da Prainha neste município.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/req_139-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/req_139-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Ampliação de Rede na Comunidade do Barreirão/Cidade Alerta, localizada na Chácara da Prainha, neste Munícipio.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/req_140-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/req_140-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza na Travessa Moto na comunidade Divinéia, neste munícipio.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>Indica a construção de uma Areninha na comunidade de Caracará neste município.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/req_142-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/req_142-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Areninha na comunidade de Praia do Batoque neste município.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/req_143-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/req_143-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Areninha nas Patacas neste município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/req_144-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/req_144-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma Areninha na comunidade de Lagoa de Cima neste município.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/req_145-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/req_145-2023.pdf</t>
   </si>
   <si>
     <t>Requer que a proposição do vereador José Djailson (Peninha) seja posta em pauta com a minha subscrição.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em alusão aos 14 anos da Comunidade Católica Shalom em Aquiraz, que se comemora no dia 09 de novembro.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/req_147-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/req_147-2023.pdf</t>
   </si>
   <si>
     <t>Requer a restauração do Posto de Saúde do_x000D_
 Iguape , no município de Aquiraz.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/req_148-2023.pdf</t>
+    <t>http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/req_148-2023.pdf</t>
   </si>
   <si>
     <t>Requer a restauração do letreiro turístico localizado na rotatória no centro da cidade, e solicita também, a criação de letreiros para os principais bairros e pontos turísticos da cidade de Aquiraz: Porto das Dunas, Prainha, Iguape, Barro Preto, Presídio, Batoque, Tapera e Patacas.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>Requer a oficialização de solicitação do instalação do Polo Universitário do UAB - Universidade Aberta do Brasil, neste município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>“Requer urgência para apreciação dos Projetos de Leis n.º 178, 179, 180 e 181/2023”</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>RCPI</t>
   </si>
   <si>
     <t>Requerimento de CPI</t>
   </si>
@@ -5030,67 +5030,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/833/veto_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/veto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/964/aquiraz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/plc_003-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/plc_004-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/826/pl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/822/pl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/824/pl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/830/pl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/831/pl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/829/pl_006-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/865/pl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/866/pl_009-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/867/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/868/pl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/880/pl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/948/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/908/pl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/949/pl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/906/pl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/907/pl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/910/pl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/912/scan_03-03-2023_mensagem_de_lei_n011_fevereiro_2023_-_distribuicao_gdt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/914/pl_023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/915/pl_024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/916/pl_025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/917/pl_026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/918/pl_027_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/920/pl_029-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/921/pl_030-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/924/pl_033-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/950/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/951/pl_036-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/952/pl_038-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/935/pl_042-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/937/pl_044-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/930/pl_045-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/953/pl_046-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/941/pl_048-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pl_051-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/944/pl_053-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pl_054-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/956/pl_055-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/957/pl_056-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/958/pl_057-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/962/pl_059-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/963/pl_060-20231.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/975/pl_061-2023_aa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/978/pl_062-2023_aa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/965/pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/972/pl_064-20_23_aa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/976/pl_067-2023_aa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/979/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/mens_0322023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_071-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pl_073-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/998/pl_074-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/pl_075-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_076-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_077-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_078-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_079-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_080-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/pl_081-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_082-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/pl_083-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_084-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_085-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_086-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/pl_087-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/pl_088-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/pl_089-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_090-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_091-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_092-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_093-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_095-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_096-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_097-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_098-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_099-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_100-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_101-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_102-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pl_103-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/pl_104-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/pl_105-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_106-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_107-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/pl_108-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/pl_109-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/pl_111-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_-_subsidio_presidente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/pl_114-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/mensagem_056_21_06_2023_organizacoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/mensagem_058_21_06_2023_credito_adicional_r_234.67409_setur.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pl_119-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/pl_120-2023_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_121-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/pl_122-2023_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/pl_123-2023_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_124-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_126-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/pl_127-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/pl_128-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/pl_129-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/pl_130-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/pl_131-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/pl_132-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/pl_133-2023_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/pl_134-2023_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/pl_135-2023_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/pl_136-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/pl_137-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/pl_138-2023_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_140-2023_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_141-2023_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_142-2023_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_143-2023_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_144-2023_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_145.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_146-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_147-2023_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/pl_148-20231.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/pl149-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_150-204_-_loa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_151-2023_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/pl_152-2023_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/pl_153-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/pl_154.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_155-2023_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_156-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_157-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_158-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/pl_159-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/pl_160-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/pl_161-2023_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/pl_162-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/pl_163-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_164-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_165-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/pl_166-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/pl_167-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_168-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_169-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/pl_170-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/pl_171-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/pl_172-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/pl__173-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/pl_174-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/pl_175-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/pl_176-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/pl_177-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/mensagem_079_24_11_2023_credito_especial_fonte_piso_enfermagem_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/mensagem_080_24_11_2023.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/mensagem_de_lei_081_24_11_2023_autorizacao_legislativa_compra_veiculos_-_veiculos_stas_dois_polos.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/mensag_1_1.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/mensagem_083_24_11_2023_pl_credito_especial_fmas_-_assistencia_social__cras_1.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/mensagem_084_24_11_2023__permuta_com_as_obras_de_interesse_publico_a_serem_instaladas_em_area_institucional_deste_municipio_terras_brasilis_golden_2.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/mensagem_085_24_11_2023__projeto_de_lei_tecparking_servicos_especializados_ltda_1.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/mensagem_086_24_11_2023__projeto_de_lei_desafetacao_e_doacao_pratica_locacoes_e_movimentacoes_de_cargas_ltda_1.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/mensagem_087_24_11_2023__projeto_de_lei_desafetacao_e_doacao_shalom.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/mensagem_089_24_11_2023_e_projeto_de_lei_-_desafetacao_e_doacao_associacao_reto_a_esperanca.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/mensagem_090_24_11_2023__projeto_de_lei_desafetacao_e_doacao_corpo_dourado_1.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_194-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_195-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/pl_196-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_197-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/pl_198-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/pl_199-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/resolucao_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/794/ind_001-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/795/ind_002-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/796/ind_003-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/797/ind_004-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/798/ind_005-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/799/ind_006-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/800/ind_007-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/853/ind_008-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/801/ind_009-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/802/ind_010-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/803/ind_011-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/804/ind_012-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/805/ind_013-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/806/ind_014-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/807/ind_018-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/808/ind_019-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/809/ind_020-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/810/ind_021-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/811/ind_022-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/812/ind_023-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/813/ind_024-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/814/ind_025-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/854/ind_026-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/855/ind_027-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_n29.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_n30.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_n31.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/818/ind_032-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/827/ind_033-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/843/ind_034-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/844/ind_035-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/845/ind_036-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/846/ind_037-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/860/ind_038-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/861/ind_039-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/862/ind_040-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/863/ind_041-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/864/ind_042-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/882/ind_043-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/893/ind_044-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/894/ind_045-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/895/ind_046-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/896/ind_047-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/897/ind_048-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/898/ind_049-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/899/ind_050-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/900/ind_051-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/901/ind_052-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/902/ind_053-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_070-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_071-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/ind_072-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/ind_073-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_074-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/ind_076-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/ind_077-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/ind_078-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/ind_079-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_080-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/ind_082-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_085-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_086-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_087-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_089-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_090-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_092-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/ind_093-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/ind_094-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/ind_095-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/ind_096-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/ind_097-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/ind_098-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/ind_099-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/ins_100-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/ind_101-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/ind_102-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/ind_103-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/ind_104-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/ind_105-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/ind_106-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/ind_107-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/ind_108-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/ind_109-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/ind_110-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/817/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/834/req_006-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/835/req_007-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/836/req_008-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/837/req_009-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/838/req_010-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/839/req_011-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/840/req_012-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/841/req_013-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_014-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/847/req_015-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/848/req_016-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/849/req_017-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/850/req_018-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/851/req_019-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/852/req_020-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/856/req_021-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/857/req_022-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/858/req_023-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/859/req_024-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/870/req_025-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/871/req_026-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/872/req_027-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/873/req_028-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/874/req_029-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/875/req_030-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/876/req_031-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/877/req_032-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/878/req_033-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/883/req_035-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/884/req_036-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/885/req_037-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/886/req_038-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/887/req_039-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/888/req_040-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/889/req_041-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/890/req_042-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/891/req_043-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/892/req_044-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/904/req_045-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/905/req_046-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_047-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/928/scanner_20230315.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/929/scanner_20230322.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/req_082-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/req_083-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/req_084-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/req_085-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/req_087-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/req_091-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/req_092-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/req_093-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/req_094-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/req_095-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/req_096-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/req_098-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/req_099-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/req_100-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/req_101-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/req_102-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/req_103-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/req_104-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/req_105-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/req_106-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/req_107-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/req_108-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/req_109-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/req_110-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/req_111-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/req_112-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/req_113-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/req_114-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/req_115-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/req_116-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/req_117-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/req_118-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_119-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_120-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_121-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/req_123-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/req_124-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/req_125-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/req_126-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_127-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/req_128-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/req_129-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/req_130-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/req_132-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/req_133-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/req_134-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/req_135-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/req_136-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/req_137-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/req_138-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/req_139-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/req_140-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/req_142-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/req_143-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/req_144-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/req_145-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/req_147-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/req_148-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/833/veto_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1236/veto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/964/aquiraz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1098/plc_002-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1228/plc_003-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1272/plc_004-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/826/pl_001-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/822/pl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/824/pl_003-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/830/pl_004-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/831/pl_005-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/829/pl_006-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/865/pl_008-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/866/pl_009-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/867/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/868/pl_011-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/880/pl_012-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/903/pl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/948/pl_014-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/908/pl_015-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/949/pl_016-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/906/pl_017-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/907/pl_018-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/910/pl_021-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/912/scan_03-03-2023_mensagem_de_lei_n011_fevereiro_2023_-_distribuicao_gdt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/914/pl_023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/915/pl_024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/916/pl_025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/917/pl_026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/918/pl_027_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/920/pl_029-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/921/pl_030-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/924/pl_033-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/950/pl_035-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/951/pl_036-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/952/pl_038-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/933/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/934/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/935/pl_042-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/936/pl_043-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/937/pl_044-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/930/pl_045-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/953/pl_046-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/941/pl_048-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/954/pl_051-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/944/pl_053-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/955/pl_054-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/956/pl_055-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/957/pl_056-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/958/pl_057-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/962/pl_059-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/963/pl_060-20231.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/975/pl_061-2023_aa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/978/pl_062-2023_aa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/965/pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/972/pl_064-20_23_aa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/976/pl_067-2023_aa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/979/pl_069-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1013/mens_0322023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_071-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/997/pl_073-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/998/pl_074-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1004/pl_075-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1009/pl_076-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_077-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1011/pl_078-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1012/pl_079-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1015/pl_080-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1016/pl_081-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1017/pl_082-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1018/pl_083-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1019/pl_084-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1020/pl_085-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1021/pl_086-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1022/pl_087-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1023/pl_088-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1026/pl_089-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_090-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_091-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_092-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1041/pl_093-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1045/pl_095-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1046/pl_096-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_097-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1047/pl_098-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1048/pl_099-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_100-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_101-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_102-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1060/pl_103-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1059/pl_104-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1073/pl_105-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1049/pl_106-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1050/pl_107-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1051/pl_108-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1058/pl_109-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1070/pl_111-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1072/projeto_de_lei_-_subsidio_presidente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1097/pl_114-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1076/mensagem_056_21_06_2023_organizacoes_sociais.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1077/mensagem_058_21_06_2023_credito_adicional_r_234.67409_setur.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1095/pl_119-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1096/pl_120-2023_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1124/pl_121-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1108/pl_122-2023_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1181/pl_123-2023_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1132/pl_124-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_126-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1153/pl_127-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1154/pl_128-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1155/pl_129-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1156/pl_130-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1157/pl_131-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1171/pl_132-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1174/pl_133-2023_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1175/pl_134-2023_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1176/pl_135-2023_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1177/pl_136-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1179/pl_137-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1180/pl_138-2023_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_140-2023_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_141-2023_2.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_142-2023_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_143-2023_2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_144-2023_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1267/pl_145.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1266/pl_146-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1194/pl_147-2023_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1195/pl_148-20231.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1196/pl149-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1193/pl_150-204_-_loa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1197/pl_151-2023_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1198/pl_152-2023_2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1208/pl_153-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1209/pl_154.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1210/pl_155-2023_2.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1211/pl_156-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1212/pl_157-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1213/pl_158-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1214/pl_159-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1215/pl_160-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1216/pl_161-2023_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1222/pl_162-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1223/pl_163-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1224/pl_164-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_165-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1218/pl_166-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1232/pl_167-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1225/pl_168-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1226/pl_169-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1227/pl_170-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1229/pl_171-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1230/pl_172-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1231/pl__173-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1233/pl_174-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1234/pl_175-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1235/pl_176-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1237/pl_177-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1246/mensagem_079_24_11_2023_credito_especial_fonte_piso_enfermagem_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1247/mensagem_080_24_11_2023.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1248/mensagem_de_lei_081_24_11_2023_autorizacao_legislativa_compra_veiculos_-_veiculos_stas_dois_polos.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1249/mensag_1_1.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1250/mensagem_083_24_11_2023_pl_credito_especial_fmas_-_assistencia_social__cras_1.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1251/mensagem_084_24_11_2023__permuta_com_as_obras_de_interesse_publico_a_serem_instaladas_em_area_institucional_deste_municipio_terras_brasilis_golden_2.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1252/mensagem_085_24_11_2023__projeto_de_lei_tecparking_servicos_especializados_ltda_1.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1253/mensagem_086_24_11_2023__projeto_de_lei_desafetacao_e_doacao_pratica_locacoes_e_movimentacoes_de_cargas_ltda_1.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1254/mensagem_087_24_11_2023__projeto_de_lei_desafetacao_e_doacao_shalom.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1256/mensagem_089_24_11_2023_e_projeto_de_lei_-_desafetacao_e_doacao_associacao_reto_a_esperanca.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1257/mensagem_090_24_11_2023__projeto_de_lei_desafetacao_e_doacao_corpo_dourado_1.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1268/pl_194-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1269/pl_195-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1270/pl_196-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1271/pl_197-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1273/pl_198-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1274/pl_199-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1074/resolucao_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/794/ind_001-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/795/ind_002-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/796/ind_003-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/797/ind_004-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/798/ind_005-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/799/ind_006-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/800/ind_007-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/853/ind_008-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/801/ind_009-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/802/ind_010-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/803/ind_011-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/804/ind_012-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/805/ind_013-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/806/ind_014-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/807/ind_018-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/808/ind_019-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/809/ind_020-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/810/ind_021-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/811/ind_022-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/812/ind_023-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/813/ind_024-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/814/ind_025-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/854/ind_026-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/855/ind_027-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_n29.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_n30.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_n31.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/818/ind_032-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/827/ind_033-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/843/ind_034-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/844/ind_035-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/845/ind_036-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/846/ind_037-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/860/ind_038-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/861/ind_039-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/862/ind_040-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/863/ind_041-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/864/ind_042-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/882/ind_043-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/893/ind_044-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/894/ind_045-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/895/ind_046-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/896/ind_047-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/897/ind_048-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/898/ind_049-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/899/ind_050-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/900/ind_051-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/901/ind_052-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/902/ind_053-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_070-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_071-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1088/ind_072-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1089/ind_073-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_074-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1113/ind_076-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1112/ind_077-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1111/ind_078-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1137/ind_079-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1138/ind_080-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1091/ind_082-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_085-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_086-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_087-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_089-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_090-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_092-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1139/ind_093-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1140/ind_094-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1141/ind_095-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1142/ind_096-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1143/ind_097-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1109/ind_098-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1144/ind_099-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1145/ins_100-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1146/ind_101-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1147/ind_102-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1130/ind_103-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1188/ind_104-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1189/ind_105-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1190/ind_106-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1191/ind_107-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1192/ind_108-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1207/ind_109-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1221/ind_110-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/817/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/820/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/823/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/834/req_006-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/835/req_007-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/836/req_008-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/837/req_009-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/838/req_010-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/839/req_011-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/840/req_012-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/841/req_013-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/842/req_014-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/847/req_015-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/848/req_016-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/849/req_017-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/850/req_018-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/851/req_019-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/852/req_020-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/856/req_021-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/857/req_022-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/858/req_023-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/859/req_024-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/870/req_025-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/871/req_026-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/872/req_027-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/873/req_028-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/874/req_029-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/875/req_030-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/876/req_031-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/877/req_032-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/878/req_033-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/883/req_035-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/884/req_036-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/885/req_037-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/886/req_038-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/887/req_039-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/888/req_040-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/889/req_041-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/890/req_042-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/891/req_043-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/892/req_044-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/904/req_045-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/905/req_046-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/909/req_047-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/928/scanner_20230315.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/929/scanner_20230322.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1053/req_082-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1052/req_083-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1054/req_084-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1055/req_085-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1057/req_087-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1080/req_091-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1081/req_092-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1082/req_093-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1083/req_094-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1084/req_095-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1085/req_096-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1099/req_098-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1100/req_099-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1101/req_100-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1102/req_101-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1103/req_102-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1120/req_103-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1121/req_104-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1122/req_105-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1123/req_106-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1106/req_107-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1107/req_108-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1105/req_109-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1126/req_110-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1127/req_111-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1128/req_112-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1133/req_113-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1134/req_114-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1135/req_115-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1136/req_116-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1148/req_117-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1149/req_118-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1150/req_119-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1151/req_120-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1152/req_121-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1158/req_123-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1160/req_124-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1161/req_125-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1162/req_126-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1163/req_127-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1164/req_128-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1165/req_129-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1166/req_130-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1168/req_132-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1169/req_133-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1170/req_134-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1172/req_135-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1173/req_136-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1178/req_137-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1199/req_138-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1200/req_139-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1201/req_140-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1203/req_142-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1204/req_143-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1205/req_144-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1206/req_145-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1220/req_147-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/sapl/public/materialegislativa/2023/1238/req_148-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aquiraz.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H473"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="182.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="220.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="219.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>